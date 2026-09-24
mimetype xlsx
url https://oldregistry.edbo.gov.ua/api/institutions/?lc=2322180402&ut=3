--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -394,56 +394,56 @@
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA23060330340092193</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., Запорізький р-н, с-ще Відрадне</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Широківська сільська рада Запорізького району Запорізької області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(061)287-46-41</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>vidradnesh@ukr.net</t>
+          <t>vidradne@zp81.ukr.education</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>http://vidradne-school.e-schools.info</t>
+          <t>https://surli.cc/ztusqv</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Завідувач філією Панова Софія Вадимівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>