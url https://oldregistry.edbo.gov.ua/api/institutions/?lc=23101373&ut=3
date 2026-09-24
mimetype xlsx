--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -1691,55 +1691,51 @@
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
           <t>Хортицький академічний ліцей Запорізької міської ради</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
         <v>134657</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>Хортицький ліцей</t>
         </is>
       </c>
-      <c r="E14" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E14" s="4"/>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H14" s="6" t="inlineStr">
         <is>
           <t>2310137300</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J14" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>