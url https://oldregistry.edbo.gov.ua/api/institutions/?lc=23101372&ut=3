--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -5864,51 +5864,51 @@
         </is>
       </c>
       <c r="J51" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K51" s="4" t="inlineStr">
         <is>
           <t>проспект Соборний, 145</t>
         </is>
       </c>
       <c r="L51" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M51" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N51" s="7"/>
       <c r="O51" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Приморської міської ради Приморського району Запорізької області</t>
+          <t>Відділ освіти Приморської міської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="P51" s="4" t="inlineStr">
         <is>
           <t>(06137)72139</t>
         </is>
       </c>
       <c r="Q51" s="4"/>
       <c r="R51" s="4" t="inlineStr">
         <is>
           <t>prim.school1@gmail.com</t>
         </is>
       </c>
       <c r="S51" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/prim.school1.ukr.education/znz1/</t>
         </is>
       </c>
       <c r="T51" s="4" t="inlineStr">
         <is>
           <t>Директор Македонська Світлана Іванівна</t>
         </is>
       </c>
       <c r="U51" s="6" t="inlineStr">
         <is>
@@ -5977,51 +5977,51 @@
         </is>
       </c>
       <c r="J52" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K52" s="4" t="inlineStr">
         <is>
           <t>проспект Соборний, 145</t>
         </is>
       </c>
       <c r="L52" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M52" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N52" s="7"/>
       <c r="O52" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Приморської міської ради Приморського району Запорізької області</t>
+          <t>Відділ освіти Приморської міської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="P52" s="4" t="inlineStr">
         <is>
           <t>(06137)73606</t>
         </is>
       </c>
       <c r="Q52" s="4"/>
       <c r="R52" s="4" t="inlineStr">
         <is>
           <t>zosh-2-primorsk@ukr.net</t>
         </is>
       </c>
       <c r="S52" s="4" t="inlineStr">
         <is>
           <t>https://www.gym2prim.com/</t>
         </is>
       </c>
       <c r="T52" s="4" t="inlineStr">
         <is>
           <t>Директор Донченко Сергій Євгенович</t>
         </is>
       </c>
       <c r="U52" s="6" t="inlineStr">
         <is>
@@ -7216,51 +7216,51 @@
         </is>
       </c>
       <c r="J63" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K63" s="4" t="inlineStr">
         <is>
           <t>проспект Соборний, 145</t>
         </is>
       </c>
       <c r="L63" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M63" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N63" s="7"/>
       <c r="O63" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Приморської міської ради Приморського району Запорізької області</t>
+          <t>Відділ освіти Приморської міської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="P63" s="4" t="inlineStr">
         <is>
           <t>(06137)76132</t>
         </is>
       </c>
       <c r="Q63" s="4"/>
       <c r="R63" s="4" t="inlineStr">
         <is>
           <t>preslav_zoh@ukr.net</t>
         </is>
       </c>
       <c r="S63" s="4" t="inlineStr">
         <is>
           <t>https://preslavzoh.wixsite.com/kz-preslav</t>
         </is>
       </c>
       <c r="T63" s="4" t="inlineStr">
         <is>
           <t>Директор Саввова Тетяна Іванівна</t>
         </is>
       </c>
       <c r="U63" s="6" t="inlineStr">
         <is>
@@ -7329,51 +7329,51 @@
         </is>
       </c>
       <c r="J64" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K64" s="4" t="inlineStr">
         <is>
           <t>провулок Соборний, 145</t>
         </is>
       </c>
       <c r="L64" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M64" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N64" s="7"/>
       <c r="O64" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Приморської міської ради Приморського району Запорізької області</t>
+          <t>Відділ освіти Приморської міської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="P64" s="4" t="inlineStr">
         <is>
           <t>(06137)73547</t>
         </is>
       </c>
       <c r="Q64" s="4"/>
       <c r="R64" s="4" t="inlineStr">
         <is>
           <t>prubml2015@gmail.com</t>
         </is>
       </c>
       <c r="S64" s="4" t="inlineStr">
         <is>
           <t>https://prubml.e-schools.info/</t>
         </is>
       </c>
       <c r="T64" s="4" t="inlineStr">
         <is>
           <t>Директор Вишневецький Василь Олександрович</t>
         </is>
       </c>
       <c r="U64" s="6" t="inlineStr">
         <is>