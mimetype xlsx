--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -1082,51 +1082,51 @@
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>(061)7023127</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
           <t>zg22zp@gmail.com</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
           <t>http://school22.zp.sch.in.ua/</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Філатов Артем Олександрович</t>
+          <t>Директор Серебрякова Юлія Сергіївна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
@@ -1534,503 +1534,503 @@
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
           <t>(061)7023112</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
           <t>zpbpl62@ukr.net</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
           <t>http://lyceum62.zp.sch.in.ua/</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Директор Ушатий Володимир Миколайович</t>
+          <t>Директор Вавілова Тетяна Григорівна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №73 Запорізької міської ради</t>
+          <t>Запорізька гімназія №69 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
-        <v>135940</v>
+        <v>136610</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №73</t>
+          <t>Запорізька гімназія № 69</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H13" s="6" t="inlineStr">
         <is>
           <t>2310136900</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дудикіна, 16</t>
+          <t>вулиця Дмитра Вишневецького, 2</t>
         </is>
       </c>
       <c r="L13" s="6" t="inlineStr">
         <is>
           <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M13" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
-          <t>(061)7023104</t>
+          <t>(061)7013967, (061)2862714</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
-          <t>znz73@ukr.net</t>
+          <t>school692007@gmail.com</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/school73-zp</t>
+          <t>http://school69.zp.sch.in.ua</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Волкова Тетяна Ігорівна</t>
+          <t>Директор Хрушкая Вікторія Валеріївна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №86 Запорізької міської ради</t>
+          <t>Запорізька гімназія №73 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
-        <v>136911</v>
+        <v>135940</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія № 86</t>
+          <t>Запорізька гімназія №73</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H14" s="6" t="inlineStr">
         <is>
           <t>2310136900</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J14" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K14" s="4" t="inlineStr">
         <is>
-          <t>вулиця Буковинська, 5-Б</t>
+          <t>вулиця Дудикіна, 16</t>
         </is>
       </c>
       <c r="L14" s="6" t="inlineStr">
         <is>
           <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M14" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
-          <t>(061)286-25-65, (061)286-25-66</t>
+          <t>(061)7023104</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
-          <t>znz86zp@gmail.com</t>
+          <t>znz73@ukr.net</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
-          <t>http://school86.com.ua</t>
+          <t>https://sites.google.com/view/school73-zp</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t>Директор Зайченко Любов Миколаївна</t>
+          <t>Директор Могилін Олександр Володимирович</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №89 Запорізької міської ради</t>
+          <t>Запорізька гімназія №86 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
-        <v>137805</v>
+        <v>136911</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №89</t>
+          <t>Запорізька гімназія № 86</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G15" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H15" s="6" t="inlineStr">
         <is>
           <t>2310136900</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
-          <t>вулиця Михайлова, 15</t>
+          <t>вулиця Буковинська, 5-Б</t>
         </is>
       </c>
       <c r="L15" s="6" t="inlineStr">
         <is>
           <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
-          <t>(061)7023126</t>
+          <t>(061)286-25-65, (061)286-25-66</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
-          <t>zapschooln89@ukr.net</t>
+          <t>znz86zp@gmail.com</t>
         </is>
       </c>
       <c r="S15" s="4" t="inlineStr">
         <is>
-          <t>http://school89.co.ua/</t>
+          <t>http://school86.com.ua</t>
         </is>
       </c>
       <c r="T15" s="4" t="inlineStr">
         <is>
-          <t>Директор Патрушева Ірина Анатоліївна</t>
+          <t>Директор Кондратьєв Денис Віталійович</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>Запорізька загальноосвітня школа I-III ступенів №69 Запорізької міської ради Запорізької області</t>
+          <t>Запорізька гімназія №89 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
-        <v>136610</v>
+        <v>137805</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>Запорізька ЗОШ № 69</t>
+          <t>Запорізька гімназія №89</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G16" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H16" s="6" t="inlineStr">
         <is>
           <t>2310136900</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J16" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K16" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дмитра Вишневецького, 2</t>
+          <t>вулиця Михайлова, 15</t>
         </is>
       </c>
       <c r="L16" s="6" t="inlineStr">
         <is>
           <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M16" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N16" s="7"/>
       <c r="O16" s="4" t="inlineStr">
         <is>
           <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P16" s="4" t="inlineStr">
         <is>
-          <t>(061)7013967, (061)2862714</t>
+          <t>(061)7023126</t>
         </is>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="4" t="inlineStr">
         <is>
-          <t>school692007@gmail.com</t>
+          <t>zapschooln89@ukr.net</t>
         </is>
       </c>
       <c r="S16" s="4" t="inlineStr">
         <is>
-          <t>http://school69.zp.sch.in.ua</t>
+          <t>http://school89.co.ua/</t>
         </is>
       </c>
       <c r="T16" s="4" t="inlineStr">
         <is>
-          <t>Директор Борисенко Людмила Михайлівна</t>
+          <t>Директор Патрушева Ірина Анатоліївна</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
@@ -2145,51 +2145,51 @@
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
           <t>Запорізька початкова школа "Еврика" Запорізької міської ради</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
         <v>139575</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>Запорізька початкова школа "Еврика"</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H18" s="6" t="inlineStr">
         <is>
           <t>2310136900</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
@@ -2438,51 +2438,51 @@
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
           <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
           <t>(061)7023119</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
           <t>mail@gmz31.com</t>
         </is>
       </c>
       <c r="S20" s="4" t="inlineStr">
         <is>
           <t>http://gymnasium31.zp.sch.in.ua/</t>
         </is>
       </c>
       <c r="T20" s="4" t="inlineStr">
         <is>
-          <t>Директор Хрушкая Вікторія Валеріївна</t>
+          <t>Директор Новотарський Микола Євгенович</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
@@ -2890,51 +2890,51 @@
       </c>
       <c r="N24" s="7"/>
       <c r="O24" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P24" s="4" t="inlineStr">
         <is>
           <t>(061)286-96-15</t>
         </is>
       </c>
       <c r="Q24" s="4"/>
       <c r="R24" s="4" t="inlineStr">
         <is>
           <t>internat1zp@ukr.net</t>
         </is>
       </c>
       <c r="S24" s="4" t="inlineStr">
         <is>
           <t>http://www.internat1.zp.ua</t>
         </is>
       </c>
       <c r="T24" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Логвиненко Наталія Вячеславівна</t>
+          <t>Директор Малюга Оксана Сергіївна</t>
         </is>
       </c>
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X24" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="Y24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">