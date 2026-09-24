--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -997,74 +997,74 @@
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Запорізький навчально-виховний комплекс №67 Запорізької міської ради Запорізької області</t>
+          <t>Запорізький академічний ліцей №67 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>136039</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>Запорізький НВК №67</t>
+          <t>Запорізький академічний ліцей №67</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>2310136600</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
           <t>вулиця Радіаторна, 26</t>