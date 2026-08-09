--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -18621,51 +18621,51 @@
         </is>
       </c>
       <c r="J164" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K164" s="4" t="inlineStr">
         <is>
           <t>проспект Соборний, 145</t>
         </is>
       </c>
       <c r="L164" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M164" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N164" s="7"/>
       <c r="O164" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Приморської міської ради Приморського району Запорізької області</t>
+          <t>Відділ освіти Приморської міської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="P164" s="4" t="inlineStr">
         <is>
           <t>(06137)72139</t>
         </is>
       </c>
       <c r="Q164" s="4"/>
       <c r="R164" s="4" t="inlineStr">
         <is>
           <t>prim.school1@gmail.com</t>
         </is>
       </c>
       <c r="S164" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/prim.school1.ukr.education/znz1/</t>
         </is>
       </c>
       <c r="T164" s="4" t="inlineStr">
         <is>
           <t>Директор Македонська Світлана Іванівна</t>
         </is>
       </c>
       <c r="U164" s="6" t="inlineStr">
         <is>
@@ -18734,51 +18734,51 @@
         </is>
       </c>
       <c r="J165" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K165" s="4" t="inlineStr">
         <is>
           <t>проспект Соборний, 145</t>
         </is>
       </c>
       <c r="L165" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M165" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N165" s="7"/>
       <c r="O165" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Приморської міської ради Приморського району Запорізької області</t>
+          <t>Відділ освіти Приморської міської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="P165" s="4" t="inlineStr">
         <is>
           <t>(06137)73606</t>
         </is>
       </c>
       <c r="Q165" s="4"/>
       <c r="R165" s="4" t="inlineStr">
         <is>
           <t>zosh-2-primorsk@ukr.net</t>
         </is>
       </c>
       <c r="S165" s="4" t="inlineStr">
         <is>
           <t>https://www.gym2prim.com/</t>
         </is>
       </c>
       <c r="T165" s="4" t="inlineStr">
         <is>
           <t>Директор Донченко Сергій Євгенович</t>
         </is>
       </c>
       <c r="U165" s="6" t="inlineStr">
         <is>
@@ -20873,51 +20873,51 @@
         </is>
       </c>
       <c r="J184" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K184" s="4" t="inlineStr">
         <is>
           <t>проспект Соборний, 145</t>
         </is>
       </c>
       <c r="L184" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M184" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N184" s="7"/>
       <c r="O184" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Приморської міської ради Приморського району Запорізької області</t>
+          <t>Відділ освіти Приморської міської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="P184" s="4" t="inlineStr">
         <is>
           <t>(06137)76132</t>
         </is>
       </c>
       <c r="Q184" s="4"/>
       <c r="R184" s="4" t="inlineStr">
         <is>
           <t>preslav_zoh@ukr.net</t>
         </is>
       </c>
       <c r="S184" s="4" t="inlineStr">
         <is>
           <t>https://preslavzoh.wixsite.com/kz-preslav</t>
         </is>
       </c>
       <c r="T184" s="4" t="inlineStr">
         <is>
           <t>Директор Саввова Тетяна Іванівна</t>
         </is>
       </c>
       <c r="U184" s="6" t="inlineStr">
         <is>
@@ -20986,51 +20986,51 @@
         </is>
       </c>
       <c r="J185" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K185" s="4" t="inlineStr">
         <is>
           <t>провулок Соборний, 145</t>
         </is>
       </c>
       <c r="L185" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M185" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N185" s="7"/>
       <c r="O185" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Приморської міської ради Приморського району Запорізької області</t>
+          <t>Відділ освіти Приморської міської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="P185" s="4" t="inlineStr">
         <is>
           <t>(06137)73547</t>
         </is>
       </c>
       <c r="Q185" s="4"/>
       <c r="R185" s="4" t="inlineStr">
         <is>
           <t>prubml2015@gmail.com</t>
         </is>
       </c>
       <c r="S185" s="4" t="inlineStr">
         <is>
           <t>https://prubml.e-schools.info/</t>
         </is>
       </c>
       <c r="T185" s="4" t="inlineStr">
         <is>
           <t>Директор Вишневецький Василь Олександрович</t>
         </is>
       </c>
       <c r="U185" s="6" t="inlineStr">
         <is>