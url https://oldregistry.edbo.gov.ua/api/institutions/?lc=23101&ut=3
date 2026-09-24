--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$248</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$245</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
@@ -153,51 +153,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y248"/>
+  <dimension ref="A1:Y245"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="25"/>
@@ -3976,51 +3976,51 @@
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Енергодарської міської ради</t>
         </is>
       </c>
       <c r="P34" s="4" t="inlineStr">
         <is>
           <t>(050)9447188</t>
         </is>
       </c>
       <c r="Q34" s="4"/>
       <c r="R34" s="4" t="inlineStr">
         <is>
           <t>enoosh5@gmail.com</t>
         </is>
       </c>
       <c r="S34" s="4" t="inlineStr">
         <is>
           <t>https://ennvk5.wixsite.com/envk</t>
         </is>
       </c>
       <c r="T34" s="4" t="inlineStr">
         <is>
-          <t>Директор Зеленська Оксана Станіславівна</t>
+          <t>Директор Багацька Оксана Станіславівна</t>
         </is>
       </c>
       <c r="U34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
@@ -7475,51 +7475,51 @@
       </c>
       <c r="N65" s="7"/>
       <c r="O65" s="4" t="inlineStr">
         <is>
           <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P65" s="4" t="inlineStr">
         <is>
           <t>(061)7023127</t>
         </is>
       </c>
       <c r="Q65" s="4"/>
       <c r="R65" s="4" t="inlineStr">
         <is>
           <t>zg22zp@gmail.com</t>
         </is>
       </c>
       <c r="S65" s="4" t="inlineStr">
         <is>
           <t>http://school22.zp.sch.in.ua/</t>
         </is>
       </c>
       <c r="T65" s="4" t="inlineStr">
         <is>
-          <t>Директор Філатов Артем Олександрович</t>
+          <t>Директор Серебрякова Юлія Сергіївна</t>
         </is>
       </c>
       <c r="U65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y65" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
@@ -8944,51 +8944,51 @@
       </c>
       <c r="N78" s="7"/>
       <c r="O78" s="4" t="inlineStr">
         <is>
           <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P78" s="4" t="inlineStr">
         <is>
           <t>(061)2265314, (061)2265295</t>
         </is>
       </c>
       <c r="Q78" s="4"/>
       <c r="R78" s="4" t="inlineStr">
         <is>
           <t>shkola58@gmail.com</t>
         </is>
       </c>
       <c r="S78" s="4" t="inlineStr">
         <is>
           <t>http://school58.zp.sch.in.ua</t>
         </is>
       </c>
       <c r="T78" s="4" t="inlineStr">
         <is>
-          <t>Директор Шапка Віктор Іванович</t>
+          <t>Директор Щербина Віталій Валерійович</t>
         </is>
       </c>
       <c r="U78" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V78" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W78" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X78" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y78" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="79">
@@ -9283,51 +9283,51 @@
       </c>
       <c r="N81" s="7"/>
       <c r="O81" s="4" t="inlineStr">
         <is>
           <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P81" s="4" t="inlineStr">
         <is>
           <t>(061)7023112</t>
         </is>
       </c>
       <c r="Q81" s="4"/>
       <c r="R81" s="4" t="inlineStr">
         <is>
           <t>zpbpl62@ukr.net</t>
         </is>
       </c>
       <c r="S81" s="4" t="inlineStr">
         <is>
           <t>http://lyceum62.zp.sch.in.ua/</t>
         </is>
       </c>
       <c r="T81" s="4" t="inlineStr">
         <is>
-          <t>Директор Ушатий Володимир Миколайович</t>
+          <t>Директор Вавілова Тетяна Григорівна</t>
         </is>
       </c>
       <c r="U81" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V81" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W81" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X81" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y81" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="82">
@@ -9763,2283 +9763,2283 @@
       <c r="U85" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V85" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W85" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X85" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y85" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №70 Запорізької міської ради</t>
+          <t>Запорізька гімназія №69 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B86" s="5" t="n">
-        <v>137241</v>
+        <v>136610</v>
       </c>
       <c r="C86" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
-          <t>Запорізька Г № 70 ЗМР</t>
+          <t>Запорізька гімназія № 69</t>
         </is>
       </c>
       <c r="E86" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G86" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H86" s="6" t="inlineStr">
         <is>
-          <t>2310136700</t>
+          <t>2310136900</t>
         </is>
       </c>
       <c r="I86" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J86" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K86" s="4" t="inlineStr">
         <is>
-          <t>вулиця Снайперська, 1</t>
+          <t>вулиця Дмитра Вишневецького, 2</t>
         </is>
       </c>
       <c r="L86" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010474202</t>
+          <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M86" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N86" s="7"/>
       <c r="O86" s="4" t="inlineStr">
         <is>
-          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P86" s="4" t="inlineStr">
         <is>
-          <t>(061)7698050, (061)7698042</t>
+          <t>(061)7013967, (061)2862714</t>
         </is>
       </c>
       <c r="Q86" s="4"/>
       <c r="R86" s="4" t="inlineStr">
         <is>
-          <t>school70@ukr.net</t>
+          <t>school692007@gmail.com</t>
         </is>
       </c>
       <c r="S86" s="4" t="inlineStr">
         <is>
-          <t>http://znvk70.zp.ua/</t>
+          <t>http://school69.zp.sch.in.ua</t>
         </is>
       </c>
       <c r="T86" s="4" t="inlineStr">
         <is>
-          <t>Директор Хомік Катерина Олександрівна</t>
+          <t>Директор Хрушкая Вікторія Валеріївна</t>
         </is>
       </c>
       <c r="U86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y86" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №73 Запорізької міської ради</t>
+          <t>Запорізька гімназія №70 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B87" s="5" t="n">
-        <v>135940</v>
+        <v>137241</v>
       </c>
       <c r="C87" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №73</t>
+          <t>Запорізька Г № 70 ЗМР</t>
         </is>
       </c>
       <c r="E87" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G87" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H87" s="6" t="inlineStr">
         <is>
-          <t>2310136900</t>
+          <t>2310136700</t>
         </is>
       </c>
       <c r="I87" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J87" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K87" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дудикіна, 16</t>
+          <t>вулиця Снайперська, 1</t>
         </is>
       </c>
       <c r="L87" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010228148</t>
+          <t>UA23060070010474202</t>
         </is>
       </c>
       <c r="M87" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N87" s="7"/>
       <c r="O87" s="4" t="inlineStr">
         <is>
-          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
+          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P87" s="4" t="inlineStr">
         <is>
-          <t>(061)7023104</t>
+          <t>(061)7698050, (061)7698042</t>
         </is>
       </c>
       <c r="Q87" s="4"/>
       <c r="R87" s="4" t="inlineStr">
         <is>
-          <t>znz73@ukr.net</t>
+          <t>school70@ukr.net</t>
         </is>
       </c>
       <c r="S87" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/school73-zp</t>
+          <t>http://znvk70.zp.ua/</t>
         </is>
       </c>
       <c r="T87" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Волкова Тетяна Ігорівна</t>
+          <t>Директор Хомік Катерина Олександрівна</t>
         </is>
       </c>
       <c r="U87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y87" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №75 Запорізької міської ради</t>
+          <t>Запорізька гімназія №73 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B88" s="5" t="n">
-        <v>136052</v>
+        <v>135940</v>
       </c>
       <c r="C88" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія № 75</t>
+          <t>Запорізька гімназія №73</t>
         </is>
       </c>
       <c r="E88" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G88" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H88" s="6" t="inlineStr">
         <is>
-          <t>2310136600</t>
+          <t>2310136900</t>
         </is>
       </c>
       <c r="I88" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J88" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K88" s="4" t="inlineStr">
         <is>
-          <t>вулиця Історична, 92</t>
+          <t>вулиця Дудикіна, 16</t>
         </is>
       </c>
       <c r="L88" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010385728</t>
+          <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M88" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N88" s="7"/>
       <c r="O88" s="4" t="inlineStr">
         <is>
-          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
+          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P88" s="4" t="inlineStr">
         <is>
-          <t>(061)2397365</t>
+          <t>(061)7023104</t>
         </is>
       </c>
       <c r="Q88" s="4"/>
       <c r="R88" s="4" t="inlineStr">
         <is>
-          <t>zp.gymnasium75@gmail.com</t>
+          <t>znz73@ukr.net</t>
         </is>
       </c>
       <c r="S88" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/zg75-zaporizhzhia</t>
+          <t>https://sites.google.com/view/school73-zp</t>
         </is>
       </c>
       <c r="T88" s="4" t="inlineStr">
         <is>
-          <t>Директор Карпенко Наталія Олександрівна</t>
+          <t>Директор Могилін Олександр Володимирович</t>
         </is>
       </c>
       <c r="U88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y88" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №76 Запорізької міської ради</t>
+          <t>Запорізька гімназія №75 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B89" s="5" t="n">
-        <v>134893</v>
+        <v>136052</v>
       </c>
       <c r="C89" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія № 76</t>
+          <t>Запорізька гімназія № 75</t>
         </is>
       </c>
       <c r="E89" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G89" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H89" s="6" t="inlineStr">
         <is>
-          <t>2310136300</t>
+          <t>2310136600</t>
         </is>
       </c>
       <c r="I89" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J89" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K89" s="4" t="inlineStr">
         <is>
-          <t>проспект Соборний, 154-Г</t>
+          <t>вулиця Історична, 92</t>
         </is>
       </c>
       <c r="L89" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010595678</t>
+          <t>UA23060070010385728</t>
         </is>
       </c>
       <c r="M89" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N89" s="7"/>
       <c r="O89" s="4" t="inlineStr">
         <is>
           <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P89" s="4" t="inlineStr">
         <is>
-          <t>(095)4876163</t>
+          <t>(061)2397365</t>
         </is>
       </c>
       <c r="Q89" s="4"/>
       <c r="R89" s="4" t="inlineStr">
         <is>
-          <t>znz_76@ukr.net</t>
+          <t>zp.gymnasium75@gmail.com</t>
         </is>
       </c>
       <c r="S89" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/znz76zp.ukr.education/znz76zp/</t>
+          <t>https://sites.google.com/view/zg75-zaporizhzhia</t>
         </is>
       </c>
       <c r="T89" s="4" t="inlineStr">
         <is>
-          <t>Директор Ястребова Наталія Олександрівна</t>
+          <t>Директор Карпенко Наталія Олександрівна</t>
         </is>
       </c>
       <c r="U89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y89" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №77 Запорізької міської ради</t>
+          <t>Запорізька гімназія №76 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B90" s="5" t="n">
-        <v>137824</v>
+        <v>134893</v>
       </c>
       <c r="C90" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
-          <t>ЗГ №77 ЗМР</t>
+          <t>Запорізька гімназія № 76</t>
         </is>
       </c>
       <c r="E90" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G90" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H90" s="6" t="inlineStr">
         <is>
-          <t>2310137500</t>
+          <t>2310136300</t>
         </is>
       </c>
       <c r="I90" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J90" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K90" s="4" t="inlineStr">
         <is>
-          <t>вулиця Памірська, 91</t>
+          <t>проспект Соборний, 154-Г</t>
         </is>
       </c>
       <c r="L90" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010748330</t>
+          <t>UA23060070010595678</t>
         </is>
       </c>
       <c r="M90" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N90" s="7"/>
       <c r="O90" s="4" t="inlineStr">
         <is>
-          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P90" s="4" t="inlineStr">
         <is>
-          <t>(061)286-24-55</t>
+          <t>(095)4876163</t>
         </is>
       </c>
       <c r="Q90" s="4"/>
       <c r="R90" s="4" t="inlineStr">
         <is>
-          <t>school@z77.zp.ua</t>
+          <t>znz_76@ukr.net</t>
         </is>
       </c>
       <c r="S90" s="4" t="inlineStr">
         <is>
-          <t>https://www.school77.zp.ua</t>
+          <t>https://sites.google.com/znz76zp.ukr.education/znz76zp/</t>
         </is>
       </c>
       <c r="T90" s="4" t="inlineStr">
         <is>
-          <t>Директор Пузина Сергій Вікторович</t>
+          <t>Директор Ястребова Наталія Олександрівна</t>
         </is>
       </c>
       <c r="U90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y90" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №78 Запорізької міської ради</t>
+          <t>Запорізька гімназія №77 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B91" s="5" t="n">
-        <v>135605</v>
+        <v>137824</v>
       </c>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №78</t>
+          <t>ЗГ №77 ЗМР</t>
         </is>
       </c>
       <c r="E91" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G91" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H91" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310137500</t>
         </is>
       </c>
       <c r="I91" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J91" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K91" s="4" t="inlineStr">
         <is>
-          <t>бульвар Центральний, 12-А</t>
+          <t>вулиця Памірська, 91</t>
         </is>
       </c>
       <c r="L91" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010748330</t>
         </is>
       </c>
       <c r="M91" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N91" s="7"/>
       <c r="O91" s="4" t="inlineStr">
         <is>
-          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
+          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P91" s="4" t="inlineStr">
         <is>
-          <t>(061)2262391, (061)2262393</t>
+          <t>(061)286-24-55</t>
         </is>
       </c>
       <c r="Q91" s="4"/>
       <c r="R91" s="4" t="inlineStr">
         <is>
-          <t>Schoolzp78@ukr.net</t>
+          <t>school@z77.zp.ua</t>
         </is>
       </c>
       <c r="S91" s="4" t="inlineStr">
         <is>
-          <t>https://schoolzp78.e-schools.info</t>
+          <t>https://www.school77.zp.ua</t>
         </is>
       </c>
       <c r="T91" s="4" t="inlineStr">
         <is>
-          <t>Директор Суганяка Олена Олегівна</t>
+          <t>Директор Пузина Сергій Вікторович</t>
         </is>
       </c>
       <c r="U91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X91" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y91" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №8 Запорізької міської ради</t>
+          <t>Запорізька гімназія №78 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B92" s="5" t="n">
-        <v>136917</v>
+        <v>135605</v>
       </c>
       <c r="C92" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія № 8</t>
+          <t>Запорізька гімназія №78</t>
         </is>
       </c>
       <c r="E92" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G92" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H92" s="6" t="inlineStr">
         <is>
-          <t>2310136700</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I92" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J92" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K92" s="4" t="inlineStr">
         <is>
-          <t>вулиця Європейська, 14-А</t>
+          <t>бульвар Центральний, 12-А</t>
         </is>
       </c>
       <c r="L92" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010474202</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M92" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N92" s="7"/>
       <c r="O92" s="4" t="inlineStr">
         <is>
-          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P92" s="4" t="inlineStr">
         <is>
-          <t>(061)769-80-26</t>
+          <t>(061)2262391, (061)2262393</t>
         </is>
       </c>
       <c r="Q92" s="4"/>
       <c r="R92" s="4" t="inlineStr">
         <is>
-          <t>gymnasium8.zp@gmail.com</t>
+          <t>Schoolzp78@ukr.net</t>
         </is>
       </c>
       <c r="S92" s="4" t="inlineStr">
         <is>
-          <t>http://school8.zp.ua</t>
+          <t>https://schoolzp78.e-schools.info</t>
         </is>
       </c>
       <c r="T92" s="4" t="inlineStr">
         <is>
-          <t>Директор Бірюкова Ірина Валентинівна</t>
+          <t>Директор Суганяка Олена Олегівна</t>
         </is>
       </c>
       <c r="U92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X92" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y92" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №80 Запорізької міської ради</t>
+          <t>Запорізька гімназія №8 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B93" s="5" t="n">
-        <v>136928</v>
+        <v>136917</v>
       </c>
       <c r="C93" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія № 80</t>
+          <t>Запорізька гімназія № 8</t>
         </is>
       </c>
       <c r="E93" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G93" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H93" s="6" t="inlineStr">
         <is>
           <t>2310136700</t>
         </is>
       </c>
       <c r="I93" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J93" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K93" s="4" t="inlineStr">
         <is>
-          <t>вулиця Магара, 5-А</t>
+          <t>вулиця Європейська, 14-А</t>
         </is>
       </c>
       <c r="L93" s="6" t="inlineStr">
         <is>
           <t>UA23060070010474202</t>
         </is>
       </c>
       <c r="M93" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N93" s="7"/>
       <c r="O93" s="4" t="inlineStr">
         <is>
           <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P93" s="4" t="inlineStr">
         <is>
-          <t>(061)7698025, (061)7698018</t>
+          <t>(061)769-80-26</t>
         </is>
       </c>
       <c r="Q93" s="4"/>
       <c r="R93" s="4" t="inlineStr">
         <is>
-          <t>shkola80@ukr.net</t>
+          <t>gymnasium8.zp@gmail.com</t>
         </is>
       </c>
       <c r="S93" s="4" t="inlineStr">
         <is>
-          <t>http://school80.at.ua</t>
+          <t>http://school8.zp.ua</t>
         </is>
       </c>
       <c r="T93" s="4" t="inlineStr">
         <is>
-          <t>Директор Ганзуленко Валентина Петрівна</t>
+          <t>Директор Бірюкова Ірина Валентинівна</t>
         </is>
       </c>
       <c r="U93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X93" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y93" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №83 Запорізької міської ради</t>
+          <t>Запорізька гімназія №80 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B94" s="5" t="n">
-        <v>137145</v>
+        <v>136928</v>
       </c>
       <c r="C94" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №83</t>
+          <t>Запорізька гімназія № 80</t>
         </is>
       </c>
       <c r="E94" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G94" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H94" s="6" t="inlineStr">
         <is>
           <t>2310136700</t>
         </is>
       </c>
       <c r="I94" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J94" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K94" s="4" t="inlineStr">
         <is>
-          <t>вулиця Барикадна, 2</t>
+          <t>вулиця Магара, 5-А</t>
         </is>
       </c>
       <c r="L94" s="6" t="inlineStr">
         <is>
           <t>UA23060070010474202</t>
         </is>
       </c>
       <c r="M94" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N94" s="7"/>
       <c r="O94" s="4" t="inlineStr">
         <is>
           <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P94" s="4" t="inlineStr">
         <is>
-          <t>(061)7023432</t>
+          <t>(061)7698025, (061)7698018</t>
         </is>
       </c>
       <c r="Q94" s="4"/>
       <c r="R94" s="4" t="inlineStr">
         <is>
-          <t>083shc@gmail.com</t>
+          <t>shkola80@ukr.net</t>
         </is>
       </c>
       <c r="S94" s="4" t="inlineStr">
         <is>
-          <t>https://083school.zp.ua</t>
+          <t>http://school80.at.ua</t>
         </is>
       </c>
       <c r="T94" s="4" t="inlineStr">
         <is>
-          <t>Директор Школьніков Михайло Зіновійович</t>
+          <t>Директор Ганзуленко Валентина Петрівна</t>
         </is>
       </c>
       <c r="U94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X94" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y94" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №84 Запорізької міської ради</t>
+          <t>Запорізька гімназія №83 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B95" s="5" t="n">
-        <v>137021</v>
+        <v>137145</v>
       </c>
       <c r="C95" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №84</t>
+          <t>Запорізька гімназія №83</t>
         </is>
       </c>
       <c r="E95" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G95" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H95" s="6" t="inlineStr">
         <is>
           <t>2310136700</t>
         </is>
       </c>
       <c r="I95" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J95" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K95" s="4" t="inlineStr">
         <is>
-          <t>вулиця Північнокільцева, 16-А</t>
+          <t>вулиця Барикадна, 2</t>
         </is>
       </c>
       <c r="L95" s="6" t="inlineStr">
         <is>
           <t>UA23060070010474202</t>
         </is>
       </c>
       <c r="M95" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N95" s="7"/>
       <c r="O95" s="4" t="inlineStr">
         <is>
           <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P95" s="4" t="inlineStr">
         <is>
-          <t>(061)7698034, (061)7698036</t>
+          <t>(061)7023432</t>
         </is>
       </c>
       <c r="Q95" s="4"/>
       <c r="R95" s="4" t="inlineStr">
         <is>
-          <t>school84.zp.ua@gmail.com</t>
+          <t>083shc@gmail.com</t>
         </is>
       </c>
       <c r="S95" s="4" t="inlineStr">
         <is>
-          <t>http://school84.zp.ua</t>
+          <t>https://083school.zp.ua</t>
         </is>
       </c>
       <c r="T95" s="4" t="inlineStr">
         <is>
-          <t>Директор Черкасова Тетяна Львівна</t>
+          <t>Директор Школьніков Михайло Зіновійович</t>
         </is>
       </c>
       <c r="U95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X95" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y95" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №86 Запорізької міської ради</t>
+          <t>Запорізька гімназія №84 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B96" s="5" t="n">
-        <v>136911</v>
+        <v>137021</v>
       </c>
       <c r="C96" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія № 86</t>
+          <t>Запорізька гімназія №84</t>
         </is>
       </c>
       <c r="E96" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G96" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H96" s="6" t="inlineStr">
         <is>
-          <t>2310136900</t>
+          <t>2310136700</t>
         </is>
       </c>
       <c r="I96" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J96" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K96" s="4" t="inlineStr">
         <is>
-          <t>вулиця Буковинська, 5-Б</t>
+          <t>вулиця Північнокільцева, 16-А</t>
         </is>
       </c>
       <c r="L96" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010228148</t>
+          <t>UA23060070010474202</t>
         </is>
       </c>
       <c r="M96" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N96" s="7"/>
       <c r="O96" s="4" t="inlineStr">
         <is>
-          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
+          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P96" s="4" t="inlineStr">
         <is>
-          <t>(061)286-25-65, (061)286-25-66</t>
+          <t>(061)7698034, (061)7698036</t>
         </is>
       </c>
       <c r="Q96" s="4"/>
       <c r="R96" s="4" t="inlineStr">
         <is>
-          <t>znz86zp@gmail.com</t>
+          <t>school84.zp.ua@gmail.com</t>
         </is>
       </c>
       <c r="S96" s="4" t="inlineStr">
         <is>
-          <t>http://school86.com.ua</t>
+          <t>http://school84.zp.ua</t>
         </is>
       </c>
       <c r="T96" s="4" t="inlineStr">
         <is>
-          <t>Директор Зайченко Любов Миколаївна</t>
+          <t>Директор Черкасова Тетяна Львівна</t>
         </is>
       </c>
       <c r="U96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X96" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y96" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №89 Запорізької міської ради</t>
+          <t>Запорізька гімназія №86 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B97" s="5" t="n">
-        <v>137805</v>
+        <v>136911</v>
       </c>
       <c r="C97" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №89</t>
+          <t>Запорізька гімназія № 86</t>
         </is>
       </c>
       <c r="E97" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G97" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H97" s="6" t="inlineStr">
         <is>
           <t>2310136900</t>
         </is>
       </c>
       <c r="I97" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J97" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K97" s="4" t="inlineStr">
         <is>
-          <t>вулиця Михайлова, 15</t>
+          <t>вулиця Буковинська, 5-Б</t>
         </is>
       </c>
       <c r="L97" s="6" t="inlineStr">
         <is>
           <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M97" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N97" s="7"/>
       <c r="O97" s="4" t="inlineStr">
         <is>
           <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P97" s="4" t="inlineStr">
         <is>
-          <t>(061)7023126</t>
+          <t>(061)286-25-65, (061)286-25-66</t>
         </is>
       </c>
       <c r="Q97" s="4"/>
       <c r="R97" s="4" t="inlineStr">
         <is>
-          <t>zapschooln89@ukr.net</t>
+          <t>znz86zp@gmail.com</t>
         </is>
       </c>
       <c r="S97" s="4" t="inlineStr">
         <is>
-          <t>http://school89.co.ua/</t>
+          <t>http://school86.com.ua</t>
         </is>
       </c>
       <c r="T97" s="4" t="inlineStr">
         <is>
-          <t>Директор Патрушева Ірина Анатоліївна</t>
+          <t>Директор Кондратьєв Денис Віталійович</t>
         </is>
       </c>
       <c r="U97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y97" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №90 Запорізької міської ради</t>
+          <t>Запорізька гімназія №89 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B98" s="5" t="n">
-        <v>137148</v>
+        <v>137805</v>
       </c>
       <c r="C98" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №90</t>
+          <t>Запорізька гімназія №89</t>
         </is>
       </c>
       <c r="E98" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G98" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H98" s="6" t="inlineStr">
         <is>
-          <t>2310136700</t>
+          <t>2310136900</t>
         </is>
       </c>
       <c r="I98" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J98" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K98" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чумаченка, 13-Б</t>
+          <t>вулиця Михайлова, 15</t>
         </is>
       </c>
       <c r="L98" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010474202</t>
+          <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M98" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N98" s="7"/>
       <c r="O98" s="4" t="inlineStr">
         <is>
-          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P98" s="4" t="inlineStr">
         <is>
-          <t>(061)7698039</t>
+          <t>(061)7023126</t>
         </is>
       </c>
       <c r="Q98" s="4"/>
       <c r="R98" s="4" t="inlineStr">
         <is>
-          <t>school90zp@gmail.com</t>
+          <t>zapschooln89@ukr.net</t>
         </is>
       </c>
       <c r="S98" s="4" t="inlineStr">
         <is>
-          <t>http://school90zp.esy.es</t>
+          <t>http://school89.co.ua/</t>
         </is>
       </c>
       <c r="T98" s="4" t="inlineStr">
         <is>
-          <t>Директор Аліпова Ганна Володимирівна</t>
+          <t>Директор Патрушева Ірина Анатоліївна</t>
         </is>
       </c>
       <c r="U98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X98" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y98" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №94 Запорізької міської ради</t>
+          <t>Запорізька гімназія №90 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B99" s="5" t="n">
-        <v>135730</v>
+        <v>137148</v>
       </c>
       <c r="C99" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №94</t>
+          <t>Запорізька гімназія №90</t>
         </is>
       </c>
       <c r="E99" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G99" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H99" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310136700</t>
         </is>
       </c>
       <c r="I99" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J99" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K99" s="4" t="inlineStr">
         <is>
-          <t>вулиця Яценка, 3-А</t>
+          <t>вулиця Чумаченка, 13-Б</t>
         </is>
       </c>
       <c r="L99" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010474202</t>
         </is>
       </c>
       <c r="M99" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N99" s="7"/>
       <c r="O99" s="4" t="inlineStr">
         <is>
-          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
+          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P99" s="4" t="inlineStr">
         <is>
-          <t>(061)2797521</t>
+          <t>(061)7698039</t>
         </is>
       </c>
       <c r="Q99" s="4"/>
       <c r="R99" s="4" t="inlineStr">
         <is>
-          <t>gimnasium94@ukr.net</t>
+          <t>school90zp@gmail.com</t>
         </is>
       </c>
       <c r="S99" s="4" t="inlineStr">
         <is>
-          <t>http://school94zp.klasna.com</t>
+          <t>http://school90zp.esy.es</t>
         </is>
       </c>
       <c r="T99" s="4" t="inlineStr">
         <is>
-          <t>Директор Яковлєва Вікторія Олександрівна</t>
+          <t>Директор Аліпова Ганна Володимирівна</t>
         </is>
       </c>
       <c r="U99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X99" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y99" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №95 Запорізької міської ради</t>
+          <t>Запорізька гімназія №94 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B100" s="5" t="n">
-        <v>137822</v>
+        <v>135730</v>
       </c>
       <c r="C100" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
-          <t>ЗГ №95 ЗМР</t>
+          <t>Запорізька гімназія №94</t>
         </is>
       </c>
       <c r="E100" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G100" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H100" s="6" t="inlineStr">
         <is>
-          <t>2310137500</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I100" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J100" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K100" s="4" t="inlineStr">
         <is>
-          <t>вулиця Богдана Завади, 16</t>
+          <t>вулиця Яценка, 3-А</t>
         </is>
       </c>
       <c r="L100" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010748330</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M100" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N100" s="7"/>
       <c r="O100" s="4" t="inlineStr">
         <is>
-          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P100" s="4" t="inlineStr">
         <is>
-          <t>(061)286-24-90</t>
+          <t>(061)2797521</t>
         </is>
       </c>
       <c r="Q100" s="4"/>
       <c r="R100" s="4" t="inlineStr">
         <is>
-          <t>school95@meta.ua</t>
+          <t>gimnasium94@ukr.net</t>
         </is>
       </c>
       <c r="S100" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/sc95.zp.ua/school95zp</t>
+          <t>http://school94zp.klasna.com</t>
         </is>
       </c>
       <c r="T100" s="4" t="inlineStr">
         <is>
-          <t>Директор Нечет-Симакова Алла Олегівна</t>
+          <t>Директор Яковлєва Вікторія Олександрівна</t>
         </is>
       </c>
       <c r="U100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X100" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y100" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №97 Запорізької міської ради</t>
+          <t>Запорізька гімназія №95 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B101" s="5" t="n">
-        <v>137143</v>
+        <v>137822</v>
       </c>
       <c r="C101" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №97</t>
+          <t>ЗГ №95 ЗМР</t>
         </is>
       </c>
       <c r="E101" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G101" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H101" s="6" t="inlineStr">
         <is>
-          <t>2310136700</t>
+          <t>2310137500</t>
         </is>
       </c>
       <c r="I101" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J101" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K101" s="4" t="inlineStr">
         <is>
-          <t>проспект пр. Героїв Національної гвардії України, 27</t>
+          <t>вулиця Богдана Завади, 16</t>
         </is>
       </c>
       <c r="L101" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010474202</t>
+          <t>UA23060070010748330</t>
         </is>
       </c>
       <c r="M101" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N101" s="7"/>
       <c r="O101" s="4" t="inlineStr">
         <is>
           <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P101" s="4" t="inlineStr">
         <is>
-          <t>(063)7156430</t>
+          <t>(061)286-24-90</t>
         </is>
       </c>
       <c r="Q101" s="4"/>
       <c r="R101" s="4" t="inlineStr">
         <is>
-          <t>zp.school97@gmail.com</t>
+          <t>school95@meta.ua</t>
         </is>
       </c>
       <c r="S101" s="4" t="inlineStr">
         <is>
-          <t>http://school97.zp.ua/</t>
+          <t>https://sites.google.com/sc95.zp.ua/school95zp</t>
         </is>
       </c>
       <c r="T101" s="4" t="inlineStr">
         <is>
-          <t>Директор Семененко Олена Володимирівна</t>
+          <t>Директор Нечет-Симакова Алла Олегівна</t>
         </is>
       </c>
       <c r="U101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X101" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y101" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №98 Запорізької міської ради</t>
+          <t>Запорізька гімназія №97 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B102" s="5" t="n">
-        <v>135858</v>
+        <v>137143</v>
       </c>
       <c r="C102" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №98</t>
+          <t>Запорізька гімназія №97</t>
         </is>
       </c>
       <c r="E102" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G102" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H102" s="6" t="inlineStr">
         <is>
-          <t>2310136300</t>
+          <t>2310136700</t>
         </is>
       </c>
       <c r="I102" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J102" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K102" s="4" t="inlineStr">
         <is>
-          <t>вулиця Запорізька, 1-А</t>
+          <t>проспект пр. Героїв Національної гвардії України, 27</t>
         </is>
       </c>
       <c r="L102" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010595678</t>
+          <t>UA23060070010474202</t>
         </is>
       </c>
       <c r="M102" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N102" s="7"/>
       <c r="O102" s="4" t="inlineStr">
         <is>
-          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
+          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P102" s="4" t="inlineStr">
         <is>
-          <t>(061)286-28-44</t>
+          <t>(063)7156430</t>
         </is>
       </c>
       <c r="Q102" s="4"/>
       <c r="R102" s="4" t="inlineStr">
         <is>
-          <t>nadegda98@ukr.net</t>
+          <t>zp.school97@gmail.com</t>
         </is>
       </c>
       <c r="S102" s="4" t="inlineStr">
         <is>
-          <t>http://98.zp.ua</t>
+          <t>http://school97.zp.ua/</t>
         </is>
       </c>
       <c r="T102" s="4" t="inlineStr">
         <is>
-          <t>Директор Закутна Ілона Олександрівна</t>
+          <t>Директор Семененко Олена Володимирівна</t>
         </is>
       </c>
       <c r="U102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X102" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y102" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія "Запорізька Січ" Запорізької міської ради</t>
+          <t>Запорізька гімназія №98 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B103" s="5" t="n">
-        <v>135436</v>
+        <v>135858</v>
       </c>
       <c r="C103" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія "Запорізька Січ"</t>
+          <t>Запорізька гімназія №98</t>
         </is>
       </c>
       <c r="E103" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G103" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H103" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310136300</t>
         </is>
       </c>
       <c r="I103" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J103" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K103" s="4" t="inlineStr">
         <is>
-          <t>вулиця Січі, 3</t>
+          <t>вулиця Запорізька, 1-А</t>
         </is>
       </c>
       <c r="L103" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010595678</t>
         </is>
       </c>
       <c r="M103" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N103" s="7"/>
       <c r="O103" s="4" t="inlineStr">
         <is>
           <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P103" s="4" t="inlineStr">
         <is>
-          <t>(061)2268543, (061)2268544</t>
+          <t>(061)286-28-44</t>
         </is>
       </c>
       <c r="Q103" s="4"/>
       <c r="R103" s="4" t="inlineStr">
         <is>
-          <t>mzk.zsich1@gmail.com</t>
+          <t>nadegda98@ukr.net</t>
         </is>
       </c>
       <c r="S103" s="4" t="inlineStr">
         <is>
-          <t>http://www.zaporizka-sich.at.ua</t>
+          <t>http://98.zp.ua</t>
         </is>
       </c>
       <c r="T103" s="4" t="inlineStr">
         <is>
-          <t>Директор Ганжа Лариса Олександрівна</t>
+          <t>Директор Закутна Ілона Олександрівна</t>
         </is>
       </c>
       <c r="U103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y103" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія "Контакт" Запорізької міської ради Запорізької області</t>
+          <t>Запорізька гімназія "Запорізька Січ" Запорізької міської ради</t>
         </is>
       </c>
       <c r="B104" s="5" t="n">
-        <v>135433</v>
+        <v>135436</v>
       </c>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D104" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія "Контакт"</t>
+          <t>Запорізька гімназія "Запорізька Січ"</t>
         </is>
       </c>
       <c r="E104" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G104" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H104" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I104" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J104" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K104" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сєдова, 1-В</t>
+          <t>вулиця Січі, 3</t>
         </is>
       </c>
       <c r="L104" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M104" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N104" s="7"/>
       <c r="O104" s="4" t="inlineStr">
         <is>
           <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P104" s="4" t="inlineStr">
         <is>
-          <t>(061)2268429, (061)2268422</t>
+          <t>(061)2268543, (061)2268544</t>
         </is>
       </c>
       <c r="Q104" s="4"/>
       <c r="R104" s="4" t="inlineStr">
         <is>
-          <t>kontaktzp@gmail.com</t>
+          <t>mzk.zsich1@gmail.com</t>
         </is>
       </c>
       <c r="S104" s="4" t="inlineStr">
         <is>
-          <t>http://www.znvk-kontakt.zp.ua</t>
+          <t>http://www.zaporizka-sich.at.ua</t>
         </is>
       </c>
       <c r="T104" s="4" t="inlineStr">
         <is>
-          <t>Директор Заварзіна Тамара Василівна</t>
+          <t>Директор Ганжа Лариса Олександрівна</t>
         </is>
       </c>
       <c r="U104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y104" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія "Основа" Запорізької міської ради</t>
+          <t>Запорізька гімназія "Контакт" Запорізької міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B105" s="5" t="n">
-        <v>135679</v>
+        <v>135433</v>
       </c>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D105" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія "Основа" ЗМР</t>
+          <t>Запорізька гімназія "Контакт"</t>
         </is>
       </c>
       <c r="E105" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G105" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H105" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I105" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J105" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K105" s="4" t="inlineStr">
         <is>
-          <t>вулиця Якова Новицького, 9</t>
+          <t>вулиця Сєдова, 1-В</t>
         </is>
       </c>
       <c r="L105" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M105" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N105" s="7"/>
       <c r="O105" s="4" t="inlineStr">
         <is>
           <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P105" s="4" t="inlineStr">
         <is>
-          <t>(061)2260712, (061)2260713</t>
+          <t>(061)2268429, (061)2268422</t>
         </is>
       </c>
       <c r="Q105" s="4"/>
       <c r="R105" s="4" t="inlineStr">
         <is>
-          <t>schoolosnova15@ukr.net</t>
+          <t>kontaktzp@gmail.com</t>
         </is>
       </c>
       <c r="S105" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/site/znvkosnova/</t>
+          <t>http://www.znvk-kontakt.zp.ua</t>
         </is>
       </c>
       <c r="T105" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Онищенко Світлана Володимирівна</t>
+          <t>Директор Заварзіна Тамара Василівна</t>
         </is>
       </c>
       <c r="U105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y105" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
@@ -12136,4467 +12136,4463 @@
       <c r="U106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X106" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y106" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="4" t="inlineStr">
         <is>
-          <t>Запорізька загальноосвітня школа I-III ступенів №69 Запорізької міської ради Запорізької області</t>
+          <t>Запорізька загальноосвітня школа I-III ступенів №87 Запорізької міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B107" s="5" t="n">
-        <v>136610</v>
+        <v>135944</v>
       </c>
       <c r="C107" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D107" s="4" t="inlineStr">
         <is>
-          <t>Запорізька ЗОШ № 69</t>
+          <t>Запорізька ЗОШ № 87</t>
         </is>
       </c>
       <c r="E107" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F107" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G107" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H107" s="6" t="inlineStr">
         <is>
           <t>2310136900</t>
         </is>
       </c>
       <c r="I107" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J107" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K107" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дмитра Вишневецького, 2</t>
+          <t>вулиця Незламна, 3-Б</t>
         </is>
       </c>
       <c r="L107" s="6" t="inlineStr">
         <is>
           <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M107" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N107" s="7"/>
       <c r="O107" s="4" t="inlineStr">
         <is>
           <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P107" s="4" t="inlineStr">
         <is>
-          <t>(061)7013967, (061)2862714</t>
+          <t>(061)7023101</t>
         </is>
       </c>
       <c r="Q107" s="4"/>
       <c r="R107" s="4" t="inlineStr">
         <is>
-          <t>school692007@gmail.com</t>
+          <t>znz87@ukr.net</t>
         </is>
       </c>
       <c r="S107" s="4" t="inlineStr">
         <is>
-          <t>http://school69.zp.sch.in.ua</t>
+          <t>https://www.zp87.ukr.education</t>
         </is>
       </c>
       <c r="T107" s="4" t="inlineStr">
         <is>
-          <t>Директор Борисенко Людмила Михайлівна</t>
+          <t>Директор Лохманюк Світлана Володимирівна</t>
         </is>
       </c>
       <c r="U107" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V107" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W107" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X107" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y107" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="4" t="inlineStr">
         <is>
-          <t>Запорізька загальноосвітня школа I-III ступенів №87 Запорізької міської ради Запорізької області</t>
+          <t>Запорізька загальноосвітня школа І-ІІІ ступенів №88 Запорізької міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B108" s="5" t="n">
-        <v>135944</v>
+        <v>137016</v>
       </c>
       <c r="C108" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D108" s="4" t="inlineStr">
         <is>
-          <t>Запорізька ЗОШ № 87</t>
+          <t>Запорізька ЗОШ №88</t>
         </is>
       </c>
       <c r="E108" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F108" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G108" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H108" s="6" t="inlineStr">
         <is>
-          <t>2310136900</t>
+          <t>2310136700</t>
         </is>
       </c>
       <c r="I108" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J108" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K108" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незламна, 3-Б</t>
+          <t>вулиця Музична, 2</t>
         </is>
       </c>
       <c r="L108" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010228148</t>
+          <t>UA23060070010474202</t>
         </is>
       </c>
       <c r="M108" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N108" s="7"/>
       <c r="O108" s="4" t="inlineStr">
         <is>
-          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
+          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P108" s="4" t="inlineStr">
         <is>
-          <t>(061)7023101</t>
+          <t>(061)769-80-53</t>
         </is>
       </c>
       <c r="Q108" s="4"/>
       <c r="R108" s="4" t="inlineStr">
         <is>
-          <t>znz87@ukr.net</t>
+          <t>nvk88zap@gmail.com</t>
         </is>
       </c>
       <c r="S108" s="4" t="inlineStr">
         <is>
-          <t>https://www.zp87.ukr.education</t>
+          <t>http://zschool88.wixsite.com/zp88</t>
         </is>
       </c>
       <c r="T108" s="4" t="inlineStr">
         <is>
-          <t>Директор Лохманюк Світлана Володимирівна</t>
+          <t>Директор Златова Людмила Іванівна</t>
         </is>
       </c>
       <c r="U108" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V108" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W108" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X108" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y108" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="4" t="inlineStr">
         <is>
-          <t>Запорізька загальноосвітня школа І-ІІІ ступенів №88 Запорізької міської ради Запорізької області</t>
+          <t>Запорізька початкова школа "Барвінок" Запорізької міської ради</t>
         </is>
       </c>
       <c r="B109" s="5" t="n">
-        <v>137016</v>
+        <v>134981</v>
       </c>
       <c r="C109" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D109" s="4" t="inlineStr">
         <is>
-          <t>Запорізька ЗОШ №88</t>
+          <t>ЗПШ "Барвінок"</t>
         </is>
       </c>
       <c r="E109" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F109" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G109" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H109" s="6" t="inlineStr">
         <is>
-          <t>2310136700</t>
+          <t>2310136600</t>
         </is>
       </c>
       <c r="I109" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J109" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K109" s="4" t="inlineStr">
         <is>
-          <t>вулиця Музична, 2</t>
+          <t>вулиця Історична, 67а</t>
         </is>
       </c>
       <c r="L109" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010474202</t>
+          <t>UA23060070010385728</t>
         </is>
       </c>
       <c r="M109" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N109" s="7"/>
       <c r="O109" s="4" t="inlineStr">
         <is>
-          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P109" s="4" t="inlineStr">
         <is>
-          <t>(061)769-80-53</t>
+          <t>(061)2397367</t>
         </is>
       </c>
       <c r="Q109" s="4"/>
       <c r="R109" s="4" t="inlineStr">
         <is>
-          <t>nvk88zap@gmail.com</t>
+          <t>barvinok94@ukr.net</t>
         </is>
       </c>
       <c r="S109" s="4" t="inlineStr">
         <is>
-          <t>http://zschool88.wixsite.com/zp88</t>
+          <t>https://sites.google.com/view/znvkbarvinok</t>
         </is>
       </c>
       <c r="T109" s="4" t="inlineStr">
         <is>
-          <t>Директор Златова Людмила Іванівна</t>
+          <t>Директор Лисенко Альбіна Борисівна</t>
         </is>
       </c>
       <c r="U109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X109" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y109" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="4" t="inlineStr">
         <is>
-          <t>Запорізька початкова школа "Барвінок" Запорізької міської ради</t>
+          <t>Запорізька початкова школа "Еврика" Запорізької міської ради</t>
         </is>
       </c>
       <c r="B110" s="5" t="n">
-        <v>134981</v>
+        <v>139575</v>
       </c>
       <c r="C110" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D110" s="4" t="inlineStr">
         <is>
-          <t>ЗПШ "Барвінок"</t>
+          <t>Запорізька початкова школа "Еврика"</t>
         </is>
       </c>
       <c r="E110" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F110" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G110" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H110" s="6" t="inlineStr">
         <is>
-          <t>2310136600</t>
+          <t>2310136900</t>
         </is>
       </c>
       <c r="I110" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J110" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K110" s="4" t="inlineStr">
         <is>
-          <t>вулиця Історична, 67а</t>
+          <t>вулиця Дудикіна, 20а</t>
         </is>
       </c>
       <c r="L110" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010385728</t>
+          <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M110" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N110" s="7"/>
       <c r="O110" s="4" t="inlineStr">
         <is>
-          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
+          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P110" s="4" t="inlineStr">
         <is>
-          <t>(061)2397367</t>
+          <t>(061)2862695, (061)2247754</t>
         </is>
       </c>
       <c r="Q110" s="4"/>
       <c r="R110" s="4" t="inlineStr">
         <is>
-          <t>barvinok94@ukr.net</t>
+          <t>uvkevrika@ukr.net</t>
         </is>
       </c>
       <c r="S110" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/znvkbarvinok</t>
+          <t>http://evrika189.at.ua</t>
         </is>
       </c>
       <c r="T110" s="4" t="inlineStr">
         <is>
-          <t>Директор Лисенко Альбіна Борисівна</t>
+          <t>Директор Зуб Лариса Вікторівна</t>
         </is>
       </c>
       <c r="U110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y110" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="4" t="inlineStr">
         <is>
-          <t>Запорізька початкова школа "Еврика" Запорізької міської ради</t>
+          <t>Запорізька початкова школа "Мрія" ім. О.М. Поради Запорізької міської ради</t>
         </is>
       </c>
       <c r="B111" s="5" t="n">
-        <v>139575</v>
+        <v>140824</v>
       </c>
       <c r="C111" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
-          <t>Запорізька початкова школа "Еврика"</t>
+          <t>ЗПШ "Мрія"</t>
         </is>
       </c>
       <c r="E111" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G111" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H111" s="6" t="inlineStr">
         <is>
-          <t>2310136900</t>
+          <t>2310137500</t>
         </is>
       </c>
       <c r="I111" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J111" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K111" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дудикіна, 20а</t>
+          <t>вулиця Миколи Корищенка, 38А</t>
         </is>
       </c>
       <c r="L111" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010228148</t>
+          <t>UA23060070010748330</t>
         </is>
       </c>
       <c r="M111" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N111" s="7"/>
       <c r="O111" s="4" t="inlineStr">
         <is>
-          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
+          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P111" s="4" t="inlineStr">
         <is>
-          <t>(061)2862695, (061)2247754</t>
+          <t>(061)286-24-65</t>
         </is>
       </c>
       <c r="Q111" s="4"/>
       <c r="R111" s="4" t="inlineStr">
         <is>
-          <t>uvkevrika@ukr.net</t>
+          <t>centr_mria@ukr.net</t>
         </is>
       </c>
       <c r="S111" s="4" t="inlineStr">
         <is>
-          <t>http://evrika189.at.ua</t>
+          <t>https://mriazpnew.wixsite.com/znvkmria</t>
         </is>
       </c>
       <c r="T111" s="4" t="inlineStr">
         <is>
-          <t>Директор Зуб Лариса Вікторівна</t>
+          <t>Директор Корольова Людмила Михайлівна</t>
         </is>
       </c>
       <c r="U111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y111" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="4" t="inlineStr">
         <is>
-          <t>Запорізька початкова школа "Мрія" ім. О.М. Поради Запорізької міської ради</t>
+          <t>Запорізька початкова школа "Натхнення" Запорізької міської ради</t>
         </is>
       </c>
       <c r="B112" s="5" t="n">
-        <v>140824</v>
+        <v>176577</v>
       </c>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D112" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D112" s="4"/>
       <c r="E112" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F112" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G112" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H112" s="6" t="inlineStr">
         <is>
           <t>2310137500</t>
         </is>
       </c>
       <c r="I112" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J112" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K112" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миколи Корищенка, 38А</t>
+          <t>вулиця Богдана Завади, 6А</t>
         </is>
       </c>
       <c r="L112" s="6" t="inlineStr">
         <is>
           <t>UA23060070010748330</t>
         </is>
       </c>
       <c r="M112" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N112" s="7"/>
       <c r="O112" s="4" t="inlineStr">
         <is>
           <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P112" s="4" t="inlineStr">
         <is>
-          <t>(061)286-24-65</t>
+          <t>(061)286-24-61</t>
         </is>
       </c>
       <c r="Q112" s="4"/>
       <c r="R112" s="4" t="inlineStr">
         <is>
-          <t>centr_mria@ukr.net</t>
+          <t>nathnenya2021@gmail.com</t>
         </is>
       </c>
       <c r="S112" s="4" t="inlineStr">
         <is>
-          <t>https://mriazpnew.wixsite.com/znvkmria</t>
+          <t>https://sites.google.com/view/zpsh-nathnennya/</t>
         </is>
       </c>
       <c r="T112" s="4" t="inlineStr">
         <is>
-          <t>Директор Корольова Людмила Михайлівна</t>
+          <t>Директор Кліпко Ольга Миколаївна</t>
         </is>
       </c>
       <c r="U112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y112" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="4" t="inlineStr">
         <is>
-          <t>Запорізька початкова школа "Натхнення" Запорізької міської ради</t>
+          <t>Запорізька початкова школа "Прогрес" Запорізької міської ради</t>
         </is>
       </c>
       <c r="B113" s="5" t="n">
-        <v>176577</v>
+        <v>135429</v>
       </c>
       <c r="C113" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D113" s="4"/>
+      <c r="D113" s="4" t="inlineStr">
+        <is>
+          <t>ЗПШ "Прогрес"</t>
+        </is>
+      </c>
       <c r="E113" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F113" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G113" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H113" s="6" t="inlineStr">
         <is>
           <t>2310137500</t>
         </is>
       </c>
       <c r="I113" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J113" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K113" s="4" t="inlineStr">
         <is>
-          <t>вулиця Богдана Завади, 6А</t>
+          <t>вулиця Бочарова, 5А</t>
         </is>
       </c>
       <c r="L113" s="6" t="inlineStr">
         <is>
           <t>UA23060070010748330</t>
         </is>
       </c>
       <c r="M113" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N113" s="7"/>
       <c r="O113" s="4" t="inlineStr">
         <is>
           <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P113" s="4" t="inlineStr">
         <is>
-          <t>(061)286-24-61</t>
+          <t>(061)286-24-85</t>
         </is>
       </c>
       <c r="Q113" s="4"/>
       <c r="R113" s="4" t="inlineStr">
         <is>
-          <t>nathnenya2021@gmail.com</t>
+          <t>schoolprogress2000@ukr.net</t>
         </is>
       </c>
       <c r="S113" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/zpsh-nathnennya/</t>
+          <t>https://www.progres.zp.ua/</t>
         </is>
       </c>
       <c r="T113" s="4" t="inlineStr">
         <is>
-          <t>Директор Кліпко Ольга Миколаївна</t>
+          <t>Директор Сукач Світлана Іванівна</t>
         </is>
       </c>
       <c r="U113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X113" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y113" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="4" t="inlineStr">
         <is>
-          <t>Запорізька початкова школа "Прогрес" Запорізької міської ради</t>
+          <t>Запорізька початкова школа "Світанок" Запорізької міської ради</t>
         </is>
       </c>
       <c r="B114" s="5" t="n">
-        <v>135429</v>
+        <v>139744</v>
       </c>
       <c r="C114" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D114" s="4" t="inlineStr">
         <is>
-          <t>ЗПШ "Прогрес"</t>
+          <t>ЗПШ "Світанок"</t>
         </is>
       </c>
       <c r="E114" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F114" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G114" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H114" s="6" t="inlineStr">
         <is>
           <t>2310137500</t>
         </is>
       </c>
       <c r="I114" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J114" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K114" s="4" t="inlineStr">
         <is>
-          <t>вулиця Бочарова, 5А</t>
+          <t>вулиця Фортечна, 92А</t>
         </is>
       </c>
       <c r="L114" s="6" t="inlineStr">
         <is>
           <t>UA23060070010748330</t>
         </is>
       </c>
       <c r="M114" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N114" s="7"/>
       <c r="O114" s="4" t="inlineStr">
         <is>
           <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P114" s="4" t="inlineStr">
         <is>
-          <t>(061)286-24-85</t>
+          <t>(061)286-23-36</t>
         </is>
       </c>
       <c r="Q114" s="4"/>
       <c r="R114" s="4" t="inlineStr">
         <is>
-          <t>schoolprogress2000@ukr.net</t>
+          <t>znvksvitanok@ukr.net</t>
         </is>
       </c>
       <c r="S114" s="4" t="inlineStr">
         <is>
-          <t>https://www.progres.zp.ua/</t>
+          <t>https://zpsh-svitanok.wixsite.com/site</t>
         </is>
       </c>
       <c r="T114" s="4" t="inlineStr">
         <is>
-          <t>Директор Сукач Світлана Іванівна</t>
+          <t>Директор Ряпісова Наталя Вікторівна</t>
         </is>
       </c>
       <c r="U114" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V114" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W114" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X114" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y114" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="4" t="inlineStr">
         <is>
-          <t>Запорізька початкова школа "Світанок" Запорізької міської ради</t>
+          <t>Запорізька приватна класична гімназія "Інтелект" Запорізької області</t>
         </is>
       </c>
       <c r="B115" s="5" t="n">
-        <v>139744</v>
+        <v>138189</v>
       </c>
       <c r="C115" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D115" s="4" t="inlineStr">
         <is>
-          <t>ЗПШ "Світанок"</t>
+          <t>ЗПКГ "Інтелект"</t>
         </is>
       </c>
       <c r="E115" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F115" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G115" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H115" s="6" t="inlineStr">
         <is>
-          <t>2310137500</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I115" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J115" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K115" s="4" t="inlineStr">
         <is>
-          <t>вулиця Фортечна, 92А</t>
+          <t>бульвар Центральний, 15-А</t>
         </is>
       </c>
       <c r="L115" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010748330</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M115" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N115" s="7"/>
       <c r="O115" s="4" t="inlineStr">
         <is>
-          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P115" s="4" t="inlineStr">
         <is>
-          <t>(061)286-23-36</t>
+          <t>(061)2796692</t>
         </is>
       </c>
       <c r="Q115" s="4"/>
       <c r="R115" s="4" t="inlineStr">
         <is>
-          <t>znvksvitanok@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>ogg27@ukr.net</t>
+        </is>
+      </c>
+      <c r="S115" s="4"/>
       <c r="T115" s="4" t="inlineStr">
         <is>
-          <t>Директор Ряпісова Наталя Вікторівна</t>
+          <t>Директор Жирова Наталія Олексіївна</t>
         </is>
       </c>
       <c r="U115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X115" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y115" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="4" t="inlineStr">
         <is>
-          <t>Запорізька приватна класична гімназія "Інтелект" Запорізької області</t>
+          <t>Запорізька спеціалізована школа з поглибленим вивченням іноземної мови №7 Запорізької міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B116" s="5" t="n">
-        <v>138189</v>
+        <v>137018</v>
       </c>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
-          <t>ЗПКГ "Інтелект"</t>
+          <t>Запорізька СШ №7</t>
         </is>
       </c>
       <c r="E116" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G116" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H116" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310136700</t>
         </is>
       </c>
       <c r="I116" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J116" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K116" s="4" t="inlineStr">
         <is>
-          <t>бульвар Центральний, 15-А</t>
+          <t>вулиця Північнокільцева, 21</t>
         </is>
       </c>
       <c r="L116" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010474202</t>
         </is>
       </c>
       <c r="M116" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N116" s="7"/>
       <c r="O116" s="4" t="inlineStr">
         <is>
-          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
+          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P116" s="4" t="inlineStr">
         <is>
-          <t>(061)2796692</t>
+          <t>(061)7698037</t>
         </is>
       </c>
       <c r="Q116" s="4"/>
       <c r="R116" s="4" t="inlineStr">
         <is>
-          <t>ogg27@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S116" s="4"/>
+          <t>mail@school7.zp.ua</t>
+        </is>
+      </c>
+      <c r="S116" s="4" t="inlineStr">
+        <is>
+          <t>http://school7.zp.ua</t>
+        </is>
+      </c>
       <c r="T116" s="4" t="inlineStr">
         <is>
-          <t>Директор Жирова Наталія Олексіївна</t>
+          <t>Директор Білоус Костянтин Андрійович</t>
         </is>
       </c>
       <c r="U116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y116" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="4" t="inlineStr">
         <is>
-          <t>Запорізька спеціалізована школа з поглибленим вивченням іноземної мови №7 Запорізької міської ради Запорізької області</t>
+          <t>Запорізька спеціалізована школа І-ІІІ ступенів №100 Запорізької міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B117" s="5" t="n">
-        <v>137018</v>
+        <v>136609</v>
       </c>
       <c r="C117" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D117" s="4" t="inlineStr">
         <is>
-          <t>Запорізька СШ №7</t>
+          <t>Запорізька СШ№100</t>
         </is>
       </c>
       <c r="E117" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F117" s="4" t="inlineStr">
         <is>
           <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G117" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H117" s="6" t="inlineStr">
         <is>
-          <t>2310136700</t>
+          <t>2310136900</t>
         </is>
       </c>
       <c r="I117" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J117" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K117" s="4" t="inlineStr">
         <is>
-          <t>вулиця Північнокільцева, 21</t>
+          <t>вулиця Дмитра Вишневецького, 2-А</t>
         </is>
       </c>
       <c r="L117" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010474202</t>
+          <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M117" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N117" s="7"/>
       <c r="O117" s="4" t="inlineStr">
         <is>
-          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P117" s="4" t="inlineStr">
         <is>
-          <t>(061)7698037</t>
+          <t>(061)270-01-93</t>
         </is>
       </c>
       <c r="Q117" s="4"/>
       <c r="R117" s="4" t="inlineStr">
         <is>
-          <t>mail@school7.zp.ua</t>
+          <t>zsh100zp@gmail.com</t>
         </is>
       </c>
       <c r="S117" s="4" t="inlineStr">
         <is>
-          <t>http://school7.zp.ua</t>
+          <t>http://schkola100-zaporozhye.jimdo.com/</t>
         </is>
       </c>
       <c r="T117" s="4" t="inlineStr">
         <is>
-          <t>Директор Білоус Костянтин Андрійович</t>
+          <t>Директор Доновський Сергій Миколайович</t>
         </is>
       </c>
       <c r="U117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y117" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="4" t="inlineStr">
         <is>
-          <t>Запорізька спеціалізована школа І-ІІІ ступенів №100 Запорізької міської ради Запорізької області</t>
+          <t>Запорізька спеціалізована школа фізичної культури І-ІІІ ступенів №18 Запорізької міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B118" s="5" t="n">
-        <v>136609</v>
+        <v>139648</v>
       </c>
       <c r="C118" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D118" s="4" t="inlineStr">
         <is>
-          <t>Запорізька СШ№100</t>
+          <t>ЗСШФК №18 ЗМР ЗО</t>
         </is>
       </c>
       <c r="E118" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F118" s="4" t="inlineStr">
         <is>
           <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G118" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H118" s="6" t="inlineStr">
         <is>
-          <t>2310136900</t>
+          <t>2310137500</t>
         </is>
       </c>
       <c r="I118" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J118" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K118" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дмитра Вишневецького, 2-А</t>
+          <t>вулиця Краківська, 8А</t>
         </is>
       </c>
       <c r="L118" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010228148</t>
+          <t>UA23060070010748330</t>
         </is>
       </c>
       <c r="M118" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N118" s="7"/>
       <c r="O118" s="4" t="inlineStr">
         <is>
-          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
+          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P118" s="4" t="inlineStr">
         <is>
-          <t>(061)270-01-93</t>
+          <t>(061)286-23-37</t>
         </is>
       </c>
       <c r="Q118" s="4"/>
       <c r="R118" s="4" t="inlineStr">
         <is>
-          <t>zsh100zp@gmail.com</t>
+          <t>sport@18school.zp.ua</t>
         </is>
       </c>
       <c r="S118" s="4" t="inlineStr">
         <is>
-          <t>http://schkola100-zaporozhye.jimdo.com/</t>
+          <t>http://sport18.zp.ua</t>
         </is>
       </c>
       <c r="T118" s="4" t="inlineStr">
         <is>
-          <t>Директор Доновський Сергій Миколайович</t>
+          <t>Директор Кардинал Лілія Олегівна</t>
         </is>
       </c>
       <c r="U118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X118" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y118" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="4" t="inlineStr">
         <is>
-          <t>Запорізька спеціалізована школа фізичної культури І-ІІІ ступенів №18 Запорізької міської ради Запорізької області</t>
+          <t>Запорізький академічний ліцей № 15 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B119" s="5" t="n">
-        <v>139648</v>
+        <v>135175</v>
       </c>
       <c r="C119" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D119" s="4" t="inlineStr">
         <is>
-          <t>ЗСШФК №18 ЗМР ЗО</t>
+          <t>Запорізький академічний ліцей № 15</t>
         </is>
       </c>
       <c r="E119" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G119" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H119" s="6" t="inlineStr">
         <is>
-          <t>2310137500</t>
+          <t>2310136300</t>
         </is>
       </c>
       <c r="I119" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J119" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K119" s="4" t="inlineStr">
         <is>
-          <t>вулиця Краківська, 8А</t>
+          <t>вулиця Фортечна, 68</t>
         </is>
       </c>
       <c r="L119" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010748330</t>
+          <t>UA23060070010595678</t>
         </is>
       </c>
       <c r="M119" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N119" s="7"/>
       <c r="O119" s="4" t="inlineStr">
         <is>
-          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P119" s="4" t="inlineStr">
         <is>
-          <t>(061)286-23-37</t>
+          <t>(061)7641312, (061)7645555, (061)7876548, (061)7202203</t>
         </is>
       </c>
       <c r="Q119" s="4"/>
       <c r="R119" s="4" t="inlineStr">
         <is>
-          <t>sport@18school.zp.ua</t>
+          <t>school15zp@ukr.net</t>
         </is>
       </c>
       <c r="S119" s="4" t="inlineStr">
         <is>
-          <t>http://sport18.zp.ua</t>
+          <t>https://sites.google.com/view/school15zp/</t>
         </is>
       </c>
       <c r="T119" s="4" t="inlineStr">
         <is>
-          <t>Директор Кардинал Лілія Олегівна</t>
+          <t>Директор Кириченко Оксана Анатоліївна</t>
         </is>
       </c>
       <c r="U119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X119" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y119" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="4" t="inlineStr">
         <is>
-          <t>Запорізька суспільно-гуманітарна гімназія №27 Запорізької міської ради Запорізької області</t>
+          <t>Запорізький академічний ліцей № 23 Запорізької міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B120" s="5" t="n">
-        <v>135462</v>
+        <v>136903</v>
       </c>
       <c r="C120" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 27</t>
+          <t>Запорізький академічний ліцей № 23</t>
         </is>
       </c>
       <c r="E120" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G120" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H120" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310136700</t>
         </is>
       </c>
       <c r="I120" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J120" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K120" s="4" t="inlineStr">
         <is>
-          <t>бульвар Центральний, 15-А</t>
+          <t>вулиця Парамонова, 6-А</t>
         </is>
       </c>
       <c r="L120" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010474202</t>
         </is>
       </c>
       <c r="M120" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N120" s="7"/>
       <c r="O120" s="4" t="inlineStr">
         <is>
-          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
+          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P120" s="4" t="inlineStr">
         <is>
-          <t>(061)2796692, (061)2795433</t>
+          <t>(061)769-80-27</t>
         </is>
       </c>
       <c r="Q120" s="4"/>
       <c r="R120" s="4" t="inlineStr">
         <is>
-          <t>ogg27@ukr.net</t>
+          <t>school23zp@gmail.com</t>
         </is>
       </c>
       <c r="S120" s="4" t="inlineStr">
         <is>
-          <t>https://www.ogg27.zp.ua/</t>
+          <t>http://znvk23.zp.ua</t>
         </is>
       </c>
       <c r="T120" s="4" t="inlineStr">
         <is>
-          <t>Директор Гашенко Людмила Дмитрівна</t>
+          <t>Директор Майоров Володимир Миколайович</t>
         </is>
       </c>
       <c r="U120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y120" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей № 15 Запорізької міської ради</t>
+          <t>Запорізький академічний ліцей № 28 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B121" s="5" t="n">
-        <v>135175</v>
+        <v>135463</v>
       </c>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей № 15</t>
+          <t>Запорізький академічний ліцей № 28</t>
         </is>
       </c>
       <c r="E121" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G121" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H121" s="6" t="inlineStr">
         <is>
-          <t>2310136300</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I121" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J121" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K121" s="4" t="inlineStr">
         <is>
-          <t>вулиця Фортечна, 68</t>
+          <t>вулиця Вячеслава Зайцева, 16</t>
         </is>
       </c>
       <c r="L121" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010595678</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M121" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N121" s="7"/>
       <c r="O121" s="4" t="inlineStr">
         <is>
           <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P121" s="4" t="inlineStr">
         <is>
-          <t>(061)7641312, (061)7645555, (061)7876548, (061)7202203</t>
-[...2 lines deleted...]
-      <c r="Q121" s="4"/>
+          <t>(061)2335125, (061)2332553, (061)2331338</t>
+        </is>
+      </c>
+      <c r="Q121" s="4" t="inlineStr">
+        <is>
+          <t>(061)2332553</t>
+        </is>
+      </c>
       <c r="R121" s="4" t="inlineStr">
         <is>
-          <t>school15zp@ukr.net</t>
+          <t>zp28gimn@ukr.net</t>
         </is>
       </c>
       <c r="S121" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/school15zp/</t>
+          <t>http://www.school28.zp.ua</t>
         </is>
       </c>
       <c r="T121" s="4" t="inlineStr">
         <is>
-          <t>Директор Кириченко Оксана Анатоліївна</t>
+          <t>Директор Ушатий Володимир Миколайович</t>
         </is>
       </c>
       <c r="U121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X121" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y121" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей № 23 Запорізької міської ради Запорізької області</t>
+          <t>Запорізький академічний ліцей № 6 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B122" s="5" t="n">
-        <v>136903</v>
+        <v>136719</v>
       </c>
       <c r="C122" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D122" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей № 23</t>
+          <t>Запорізький академічний ліцей №6</t>
         </is>
       </c>
       <c r="E122" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F122" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G122" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H122" s="6" t="inlineStr">
         <is>
           <t>2310136700</t>
         </is>
       </c>
       <c r="I122" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J122" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K122" s="4" t="inlineStr">
         <is>
-          <t>вулиця Парамонова, 6-А</t>
+          <t>вулиця Олімпійська, 2</t>
         </is>
       </c>
       <c r="L122" s="6" t="inlineStr">
         <is>
           <t>UA23060070010474202</t>
         </is>
       </c>
       <c r="M122" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N122" s="7"/>
       <c r="O122" s="4" t="inlineStr">
         <is>
           <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P122" s="4" t="inlineStr">
         <is>
-          <t>(061)769-80-27</t>
+          <t>(061)7698033</t>
         </is>
       </c>
       <c r="Q122" s="4"/>
       <c r="R122" s="4" t="inlineStr">
         <is>
-          <t>school23zp@gmail.com</t>
+          <t>gymnasium@6.zp.ua</t>
         </is>
       </c>
       <c r="S122" s="4" t="inlineStr">
         <is>
-          <t>http://znvk23.zp.ua</t>
+          <t>http://www.6.zp.ua/</t>
         </is>
       </c>
       <c r="T122" s="4" t="inlineStr">
         <is>
-          <t>Директор Майоров Володимир Миколайович</t>
+          <t>Директор Липський Костянтин Валентинович</t>
         </is>
       </c>
       <c r="U122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y122" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей № 28 Запорізької міської ради</t>
+          <t>Запорізький академічний ліцей №107 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B123" s="5" t="n">
-        <v>135463</v>
+        <v>136061</v>
       </c>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей № 28</t>
+          <t>Запорізький академічний ліцей № 107</t>
         </is>
       </c>
       <c r="E123" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G123" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H123" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310136700</t>
         </is>
       </c>
       <c r="I123" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J123" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K123" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вячеслава Зайцева, 16</t>
+          <t>проспект Героїв Національної гвардії України, 59</t>
         </is>
       </c>
       <c r="L123" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010474202</t>
         </is>
       </c>
       <c r="M123" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N123" s="7"/>
       <c r="O123" s="4" t="inlineStr">
         <is>
-          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
+          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P123" s="4" t="inlineStr">
         <is>
-          <t>(061)2335125, (061)2332553, (061)2331338</t>
-[...6 lines deleted...]
-      </c>
+          <t>(061)7648640, (061)7648644, (061)7648641</t>
+        </is>
+      </c>
+      <c r="Q123" s="4"/>
       <c r="R123" s="4" t="inlineStr">
         <is>
-          <t>zp28gimn@ukr.net</t>
+          <t>zpkrsc107@ukr.net</t>
         </is>
       </c>
       <c r="S123" s="4" t="inlineStr">
         <is>
-          <t>http://www.school28.zp.ua</t>
+          <t>http://planeta107.zp.ua</t>
         </is>
       </c>
       <c r="T123" s="4" t="inlineStr">
         <is>
-          <t>Директор Бурма Ірина Миколаївна</t>
+          <t>Директор Кошель Дмитро Богданович</t>
         </is>
       </c>
       <c r="U123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y123" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей № 6 Запорізької міської ради</t>
+          <t>Запорізький академічний ліцей №31 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B124" s="5" t="n">
-        <v>136719</v>
+        <v>135914</v>
       </c>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей №6</t>
+          <t>Запорізький ліцей № 31</t>
         </is>
       </c>
       <c r="E124" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G124" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H124" s="6" t="inlineStr">
         <is>
-          <t>2310136700</t>
+          <t>2310136900</t>
         </is>
       </c>
       <c r="I124" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J124" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K124" s="4" t="inlineStr">
         <is>
-          <t>вулиця Олімпійська, 2</t>
+          <t>вулиця Фанатська, 4</t>
         </is>
       </c>
       <c r="L124" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010474202</t>
+          <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M124" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N124" s="7"/>
       <c r="O124" s="4" t="inlineStr">
         <is>
-          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P124" s="4" t="inlineStr">
         <is>
-          <t>(061)7698033</t>
+          <t>(061)7023119</t>
         </is>
       </c>
       <c r="Q124" s="4"/>
       <c r="R124" s="4" t="inlineStr">
         <is>
-          <t>gymnasium@6.zp.ua</t>
+          <t>mail@gmz31.com</t>
         </is>
       </c>
       <c r="S124" s="4" t="inlineStr">
         <is>
-          <t>http://www.6.zp.ua/</t>
+          <t>http://gymnasium31.zp.sch.in.ua/</t>
         </is>
       </c>
       <c r="T124" s="4" t="inlineStr">
         <is>
-          <t>Директор Липський Костянтин Валентинович</t>
+          <t>Директор Новотарський Микола Євгенович</t>
         </is>
       </c>
       <c r="U124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y124" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей №107 Запорізької міської ради</t>
+          <t>Запорізький академічний ліцей №34 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B125" s="5" t="n">
-        <v>136061</v>
+        <v>137825</v>
       </c>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D125" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей № 107</t>
+          <t>ЗАЛ №34</t>
         </is>
       </c>
       <c r="E125" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G125" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H125" s="6" t="inlineStr">
         <is>
-          <t>2310136700</t>
+          <t>2310137500</t>
         </is>
       </c>
       <c r="I125" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J125" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K125" s="4" t="inlineStr">
         <is>
-          <t>проспект Героїв Національної гвардії України, 59</t>
+          <t>вулиця Богдана Завади, 8</t>
         </is>
       </c>
       <c r="L125" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010474202</t>
+          <t>UA23060070010748330</t>
         </is>
       </c>
       <c r="M125" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N125" s="7"/>
       <c r="O125" s="4" t="inlineStr">
         <is>
           <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P125" s="4" t="inlineStr">
         <is>
-          <t>(061)7648640, (061)7648644, (061)7648641</t>
+          <t>(061)286-24-33</t>
         </is>
       </c>
       <c r="Q125" s="4"/>
       <c r="R125" s="4" t="inlineStr">
         <is>
-          <t>zpkrsc107@ukr.net</t>
+          <t>zplicey34@gmail.com</t>
         </is>
       </c>
       <c r="S125" s="4" t="inlineStr">
         <is>
-          <t>http://planeta107.zp.ua</t>
+          <t>http://zplicey34.at.ua</t>
         </is>
       </c>
       <c r="T125" s="4" t="inlineStr">
         <is>
-          <t>Директор Кошель Дмитро Богданович</t>
+          <t>Директор Дацінько Євдокія Григорівна</t>
         </is>
       </c>
       <c r="U125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y125" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей №31 Запорізької міської ради</t>
+          <t>Запорізький академічний ліцей №45 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B126" s="5" t="n">
-        <v>135914</v>
+        <v>136126</v>
       </c>
       <c r="C126" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D126" s="4" t="inlineStr">
         <is>
-          <t>Запорізький ліцей № 31</t>
+          <t>Запорізький академічний ліцей №45</t>
         </is>
       </c>
       <c r="E126" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G126" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H126" s="6" t="inlineStr">
         <is>
-          <t>2310136900</t>
+          <t>2310137300</t>
         </is>
       </c>
       <c r="I126" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J126" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K126" s="4" t="inlineStr">
         <is>
-          <t>вулиця Фанатська, 4</t>
+          <t>проспект Ювілейний, 30-А</t>
         </is>
       </c>
       <c r="L126" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010228148</t>
+          <t>UA23060070010618511</t>
         </is>
       </c>
       <c r="M126" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N126" s="7"/>
       <c r="O126" s="4" t="inlineStr">
         <is>
           <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P126" s="4" t="inlineStr">
         <is>
-          <t>(061)7023119</t>
+          <t>(061)226-06-03</t>
         </is>
       </c>
       <c r="Q126" s="4"/>
       <c r="R126" s="4" t="inlineStr">
         <is>
-          <t>mail@gmz31.com</t>
+          <t>gym45zp@gmail.com</t>
         </is>
       </c>
       <c r="S126" s="4" t="inlineStr">
         <is>
-          <t>http://gymnasium31.zp.sch.in.ua/</t>
+          <t>https://sites.google.com/a/zgym45.com/zaporizka-gimnazia-no45/</t>
         </is>
       </c>
       <c r="T126" s="4" t="inlineStr">
         <is>
-          <t>Директор Хрушкая Вікторія Валеріївна</t>
+          <t>Директор Мєркіна Антоніна Леонідівна</t>
         </is>
       </c>
       <c r="U126" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V126" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W126" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X126" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y126" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей №34 Запорізької міської ради</t>
+          <t>Запорізький академічний ліцей №46 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B127" s="5" t="n">
-        <v>137825</v>
+        <v>136826</v>
       </c>
       <c r="C127" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D127" s="4" t="inlineStr">
         <is>
-          <t>ЗАЛ №34</t>
+          <t>Запорізький академічний ліцей №46</t>
         </is>
       </c>
       <c r="E127" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F127" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G127" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H127" s="6" t="inlineStr">
         <is>
-          <t>2310137500</t>
+          <t>2310136600</t>
         </is>
       </c>
       <c r="I127" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J127" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K127" s="4" t="inlineStr">
         <is>
-          <t>вулиця Богдана Завади, 8</t>
+          <t>вулиця Павлокічкаська, 29</t>
         </is>
       </c>
       <c r="L127" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010748330</t>
+          <t>UA23060070010385728</t>
         </is>
       </c>
       <c r="M127" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N127" s="7"/>
       <c r="O127" s="4" t="inlineStr">
         <is>
-          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P127" s="4" t="inlineStr">
         <is>
-          <t>(061)286-24-33</t>
+          <t>(061)2397357</t>
         </is>
       </c>
       <c r="Q127" s="4"/>
       <c r="R127" s="4" t="inlineStr">
         <is>
-          <t>zplicey34@gmail.com</t>
+          <t>al46zp@gmail.com</t>
         </is>
       </c>
       <c r="S127" s="4" t="inlineStr">
         <is>
-          <t>http://zplicey34.at.ua</t>
+          <t>https://sites.google.com/view/gimnasium46/</t>
         </is>
       </c>
       <c r="T127" s="4" t="inlineStr">
         <is>
-          <t>Директор Дацінько Євдокія Григорівна</t>
+          <t>Директор Кругла Людмила Юхимівна</t>
         </is>
       </c>
       <c r="U127" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V127" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W127" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X127" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y127" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей №45 Запорізької міської ради</t>
+          <t>Запорізький академічний ліцей №67 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B128" s="5" t="n">
-        <v>136126</v>
+        <v>136039</v>
       </c>
       <c r="C128" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D128" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей №45</t>
+          <t>Запорізький академічний ліцей №67</t>
         </is>
       </c>
       <c r="E128" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F128" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G128" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H128" s="6" t="inlineStr">
         <is>
-          <t>2310137300</t>
+          <t>2310136600</t>
         </is>
       </c>
       <c r="I128" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J128" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K128" s="4" t="inlineStr">
         <is>
-          <t>проспект Ювілейний, 30-А</t>
+          <t>вулиця Радіаторна, 26</t>
         </is>
       </c>
       <c r="L128" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010618511</t>
+          <t>UA23060070010385728</t>
         </is>
       </c>
       <c r="M128" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N128" s="7"/>
       <c r="O128" s="4" t="inlineStr">
         <is>
-          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
+          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P128" s="4" t="inlineStr">
         <is>
-          <t>(061)226-06-03</t>
+          <t>(061)2397350, (061)2397348</t>
         </is>
       </c>
       <c r="Q128" s="4"/>
       <c r="R128" s="4" t="inlineStr">
         <is>
-          <t>gym45zp@gmail.com</t>
+          <t>znvk67.zp@gmail.com</t>
         </is>
       </c>
       <c r="S128" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/a/zgym45.com/zaporizka-gimnazia-no45/</t>
+          <t>www.znvk-67.zp.ua</t>
         </is>
       </c>
       <c r="T128" s="4" t="inlineStr">
         <is>
-          <t>Директор Мєркіна Антоніна Леонідівна</t>
+          <t>Директор Волкова Альона Юріївна</t>
         </is>
       </c>
       <c r="U128" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V128" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W128" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X128" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y128" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей №46 Запорізької міської ради</t>
+          <t>Запорізький академічний ліцей №93 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B129" s="5" t="n">
-        <v>136826</v>
+        <v>137142</v>
       </c>
       <c r="C129" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D129" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей №46</t>
+          <t>Запорізький академічний ліцей №93</t>
         </is>
       </c>
       <c r="E129" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F129" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G129" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H129" s="6" t="inlineStr">
         <is>
-          <t>2310136600</t>
+          <t>2310137500</t>
         </is>
       </c>
       <c r="I129" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J129" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K129" s="4" t="inlineStr">
         <is>
-          <t>вулиця Павлокічкаська, 29</t>
+          <t>вулиця Полякова, 9</t>
         </is>
       </c>
       <c r="L129" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010385728</t>
+          <t>UA23060070010748330</t>
         </is>
       </c>
       <c r="M129" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N129" s="7"/>
       <c r="O129" s="4" t="inlineStr">
         <is>
-          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
+          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P129" s="4" t="inlineStr">
         <is>
-          <t>(061)2397357</t>
+          <t>(061)286-24-37</t>
         </is>
       </c>
       <c r="Q129" s="4"/>
       <c r="R129" s="4" t="inlineStr">
         <is>
-          <t>al46zp@gmail.com</t>
+          <t>school93-60@ukr.net</t>
         </is>
       </c>
       <c r="S129" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/gimnasium46/</t>
+          <t>http://g93.osvita.zp.ua</t>
         </is>
       </c>
       <c r="T129" s="4" t="inlineStr">
         <is>
-          <t>Директор Кругла Людмила Юхимівна</t>
+          <t>Директор Гаркуша Оксана Анатоліївна</t>
         </is>
       </c>
       <c r="U129" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V129" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W129" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X129" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y129" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей №93 Запорізької міської ради</t>
+          <t>Запорізький академічний ліцей "Вибір" Запорізької міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B130" s="5" t="n">
-        <v>137142</v>
+        <v>139647</v>
       </c>
       <c r="C130" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D130" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей №93</t>
+          <t>Академічний ліцей "Вибір"</t>
         </is>
       </c>
       <c r="E130" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F130" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G130" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H130" s="6" t="inlineStr">
         <is>
           <t>2310137500</t>
         </is>
       </c>
       <c r="I130" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J130" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K130" s="4" t="inlineStr">
         <is>
-          <t>вулиця Полякова, 9</t>
+          <t>вулиця Пархоменка, 19</t>
         </is>
       </c>
       <c r="L130" s="6" t="inlineStr">
         <is>
           <t>UA23060070010748330</t>
         </is>
       </c>
       <c r="M130" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N130" s="7"/>
       <c r="O130" s="4" t="inlineStr">
         <is>
           <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P130" s="4" t="inlineStr">
         <is>
-          <t>(061)286-24-37</t>
+          <t>(061)286-23-05</t>
         </is>
       </c>
       <c r="Q130" s="4"/>
       <c r="R130" s="4" t="inlineStr">
         <is>
-          <t>school93-60@ukr.net</t>
+          <t>ztlvybor@ukr.net</t>
         </is>
       </c>
       <c r="S130" s="4" t="inlineStr">
         <is>
-          <t>http://g93.osvita.zp.ua</t>
+          <t>http://vybor.zp.ua</t>
         </is>
       </c>
       <c r="T130" s="4" t="inlineStr">
         <is>
-          <t>Директор Гаркуша Оксана Анатоліївна</t>
+          <t>Директор Ребрик Алла Олексіївна</t>
         </is>
       </c>
       <c r="U130" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V130" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W130" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X130" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y130" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей "Вибір" Запорізької міської ради Запорізької області</t>
+          <t>Запорізький академічний ліцей "Елінт" Запорізької міської ради</t>
         </is>
       </c>
       <c r="B131" s="5" t="n">
-        <v>139647</v>
+        <v>136629</v>
       </c>
       <c r="C131" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D131" s="4" t="inlineStr">
         <is>
-          <t>Академічний ліцей "Вибір"</t>
+          <t>Запорізький академічний ліцей "Елінт"</t>
         </is>
       </c>
       <c r="E131" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F131" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G131" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H131" s="6" t="inlineStr">
         <is>
-          <t>2310137500</t>
+          <t>2310136900</t>
         </is>
       </c>
       <c r="I131" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J131" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K131" s="4" t="inlineStr">
         <is>
-          <t>вулиця Пархоменка, 19</t>
+          <t>вулиця Професора Толока, 29</t>
         </is>
       </c>
       <c r="L131" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010748330</t>
+          <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M131" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N131" s="7"/>
       <c r="O131" s="4" t="inlineStr">
         <is>
-          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P131" s="4" t="inlineStr">
         <is>
-          <t>(061)286-23-05</t>
+          <t>(061)707-50-13</t>
         </is>
       </c>
       <c r="Q131" s="4"/>
       <c r="R131" s="4" t="inlineStr">
         <is>
-          <t>ztlvybor@ukr.net</t>
+          <t>zk@elint.com.ua</t>
         </is>
       </c>
       <c r="S131" s="4" t="inlineStr">
         <is>
-          <t>http://vybor.zp.ua</t>
+          <t>http://elint.com.ua</t>
         </is>
       </c>
       <c r="T131" s="4" t="inlineStr">
         <is>
-          <t>Директор Ребрик Алла Олексіївна</t>
+          <t>Директор Зайковська Олена Анатоліївна</t>
         </is>
       </c>
       <c r="U131" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V131" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W131" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X131" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y131" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей "Елінт" Запорізької міської ради</t>
+          <t>Запорізький академічний ліцей "Логос" Запорізької міської ради</t>
         </is>
       </c>
       <c r="B132" s="5" t="n">
-        <v>136629</v>
+        <v>135434</v>
       </c>
       <c r="C132" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D132" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей "Елінт"</t>
+          <t>Запорізький академічний ліцей "Логос"</t>
         </is>
       </c>
       <c r="E132" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F132" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G132" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H132" s="6" t="inlineStr">
         <is>
-          <t>2310136900</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I132" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J132" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K132" s="4" t="inlineStr">
         <is>
-          <t>вулиця Професора Толока, 29</t>
+          <t>вулиця Рекордна, 27-А</t>
         </is>
       </c>
       <c r="L132" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010228148</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M132" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N132" s="7"/>
       <c r="O132" s="4" t="inlineStr">
         <is>
-          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
+          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P132" s="4" t="inlineStr">
         <is>
-          <t>(061)707-50-13</t>
+          <t>(061)7648877, (061)7023614</t>
         </is>
       </c>
       <c r="Q132" s="4"/>
       <c r="R132" s="4" t="inlineStr">
         <is>
-          <t>zk@elint.com.ua</t>
+          <t>zllog90@gmail.com</t>
         </is>
       </c>
       <c r="S132" s="4" t="inlineStr">
         <is>
-          <t>http://elint.com.ua</t>
+          <t>http://www.logos.zp.ua</t>
         </is>
       </c>
       <c r="T132" s="4" t="inlineStr">
         <is>
-          <t>Директор Зайковська Олена Анатоліївна</t>
+          <t>Директор Черьомухіна Альона Олександрівна</t>
         </is>
       </c>
       <c r="U132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y132" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей "Логос" Запорізької міської ради</t>
+          <t>Запорізький академічний ліцей "Перспектива" Запорізької міської ради</t>
         </is>
       </c>
       <c r="B133" s="5" t="n">
-        <v>135434</v>
+        <v>140256</v>
       </c>
       <c r="C133" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей "Логос"</t>
+          <t>ЗАЛ «Перспектива»</t>
         </is>
       </c>
       <c r="E133" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G133" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H133" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310137500</t>
         </is>
       </c>
       <c r="I133" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J133" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K133" s="4" t="inlineStr">
         <is>
-          <t>вулиця Рекордна, 27-А</t>
+          <t>вулиця Героїв 55-ї бригади, 3Б</t>
         </is>
       </c>
       <c r="L133" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010748330</t>
         </is>
       </c>
       <c r="M133" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N133" s="7"/>
       <c r="O133" s="4" t="inlineStr">
         <is>
-          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
+          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P133" s="4" t="inlineStr">
         <is>
-          <t>(061)7648877</t>
+          <t>(061)286-24-48</t>
         </is>
       </c>
       <c r="Q133" s="4"/>
       <c r="R133" s="4" t="inlineStr">
         <is>
-          <t>zllog90@gmail.com</t>
+          <t>zblzmr1@gmail.com</t>
         </is>
       </c>
       <c r="S133" s="4" t="inlineStr">
         <is>
-          <t>http://www.logos.zp.ua</t>
+          <t>https://www.perspectivazp.com</t>
         </is>
       </c>
       <c r="T133" s="4" t="inlineStr">
         <is>
-          <t>Директор Могилін Олександр Володимирович</t>
+          <t>Директор Саміло Костянтин Миколайович</t>
         </is>
       </c>
       <c r="U133" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V133" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W133" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X133" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y133" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей "Перспектива" Запорізької міської ради</t>
+          <t>Запорізький багатопрофільний ліцей №99 Запорізької міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B134" s="5" t="n">
-        <v>140256</v>
+        <v>136131</v>
       </c>
       <c r="C134" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D134" s="4" t="inlineStr">
         <is>
-          <t>ЗАЛ «Перспектива»</t>
+          <t>Запорізький багатопрофільний ліцей № 99</t>
         </is>
       </c>
       <c r="E134" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G134" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H134" s="6" t="inlineStr">
         <is>
-          <t>2310137500</t>
+          <t>2310137300</t>
         </is>
       </c>
       <c r="I134" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J134" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K134" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв 55-ї бригади, 3Б</t>
+          <t>вулиця Героїв 93-ї бригади, 13-А</t>
         </is>
       </c>
       <c r="L134" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010748330</t>
+          <t>UA23060070010618511</t>
         </is>
       </c>
       <c r="M134" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N134" s="7"/>
       <c r="O134" s="4" t="inlineStr">
         <is>
-          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P134" s="4" t="inlineStr">
         <is>
-          <t>(061)286-24-48</t>
+          <t>(061)286-29-21</t>
         </is>
       </c>
       <c r="Q134" s="4"/>
       <c r="R134" s="4" t="inlineStr">
         <is>
-          <t>zblzmr1@gmail.com</t>
+          <t>litsey99@ukr.net</t>
         </is>
       </c>
       <c r="S134" s="4" t="inlineStr">
         <is>
-          <t>https://www.perspectivazp.com</t>
+          <t>http://litsey-99.at.ua</t>
         </is>
       </c>
       <c r="T134" s="4" t="inlineStr">
         <is>
-          <t>Директор Саміло Костянтин Миколайович</t>
+          <t>Директор Солдатєнко Ольга Василівна</t>
         </is>
       </c>
       <c r="U134" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V134" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W134" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X134" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y134" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="4" t="inlineStr">
         <is>
-          <t>Запорізький багатопрофільний ліцей №99 Запорізької міської ради Запорізької області</t>
+          <t>Запорізький класичний ліцей Запорізької міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B135" s="5" t="n">
-        <v>136131</v>
+        <v>135606</v>
       </c>
       <c r="C135" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
-          <t>Запорізький багатопрофільний ліцей № 99</t>
+          <t>Запорізький класичний ліцей</t>
         </is>
       </c>
       <c r="E135" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F135" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G135" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H135" s="6" t="inlineStr">
         <is>
-          <t>2310137300</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I135" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J135" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K135" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв 93-ї бригади, 13-А</t>
+          <t>вулиця Леоніда Жаботинського, 23</t>
         </is>
       </c>
       <c r="L135" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010618511</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M135" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N135" s="7"/>
       <c r="O135" s="4" t="inlineStr">
         <is>
-          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
+          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P135" s="4" t="inlineStr">
         <is>
-          <t>(061)286-29-21</t>
+          <t>(061)2398682, (061)2331144</t>
         </is>
       </c>
       <c r="Q135" s="4"/>
       <c r="R135" s="4" t="inlineStr">
         <is>
-          <t>litsey99@ukr.net</t>
+          <t>lyceumsekret@ukr.net</t>
         </is>
       </c>
       <c r="S135" s="4" t="inlineStr">
         <is>
-          <t>http://litsey-99.at.ua</t>
+          <t>http://classlyceum.zp.ua</t>
         </is>
       </c>
       <c r="T135" s="4" t="inlineStr">
         <is>
-          <t>Директор Солдатєнко Ольга Василівна</t>
+          <t>Директор Циганок Олена Геннадіївна</t>
         </is>
       </c>
       <c r="U135" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V135" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W135" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X135" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y135" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="4" t="inlineStr">
         <is>
-          <t>Запорізький класичний ліцей Запорізької міської ради Запорізької області</t>
+          <t>Запорізький колегіум "Мала гуманітарна академія" Запорізької міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B136" s="5" t="n">
-        <v>135606</v>
+        <v>136948</v>
       </c>
       <c r="C136" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
-          <t>Запорізький класичний ліцей</t>
+          <t>ЗК "МГА"</t>
         </is>
       </c>
       <c r="E136" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F136" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>коллегіум</t>
         </is>
       </c>
       <c r="G136" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H136" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310137300</t>
         </is>
       </c>
       <c r="I136" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J136" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K136" s="4" t="inlineStr">
         <is>
-          <t>вулиця Леоніда Жаботинського, 23</t>
+          <t>вулиця Героїв 93-ї бригади, 13</t>
         </is>
       </c>
       <c r="L136" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010618511</t>
         </is>
       </c>
       <c r="M136" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N136" s="7"/>
       <c r="O136" s="4" t="inlineStr">
         <is>
-          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
+          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P136" s="4" t="inlineStr">
         <is>
-          <t>(061)2398682, (061)2331144</t>
+          <t>(061)2397554</t>
         </is>
       </c>
       <c r="Q136" s="4"/>
       <c r="R136" s="4" t="inlineStr">
         <is>
-          <t>lyceumsekret@ukr.net</t>
+          <t>mga-school@ukr.net</t>
         </is>
       </c>
       <c r="S136" s="4" t="inlineStr">
         <is>
-          <t>http://classlyceum.zp.ua</t>
+          <t>http://mga.in.ua</t>
         </is>
       </c>
       <c r="T136" s="4" t="inlineStr">
         <is>
-          <t>Директор Циганок Олена Геннадіївна</t>
+          <t>Директор Євтушенко Вікторія Валеріївна</t>
         </is>
       </c>
       <c r="U136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y136" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="4" t="inlineStr">
         <is>
-          <t>Запорізький колегіум "Мала гуманітарна академія" Запорізької міської ради Запорізької області</t>
+          <t>Запорізький ліцей №71 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B137" s="5" t="n">
-        <v>136948</v>
+        <v>135670</v>
       </c>
       <c r="C137" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
-          <t>ЗК "МГА"</t>
+          <t>Запорізький ліцей №71</t>
         </is>
       </c>
       <c r="E137" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
-          <t>коллегіум</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G137" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H137" s="6" t="inlineStr">
         <is>
-          <t>2310137300</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I137" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J137" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K137" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв 93-ї бригади, 13</t>
+          <t>бульвар Марії Примаченко, 8</t>
         </is>
       </c>
       <c r="L137" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010618511</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M137" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N137" s="7"/>
       <c r="O137" s="4" t="inlineStr">
         <is>
-          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
+          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P137" s="4" t="inlineStr">
         <is>
-          <t>(061)2397554</t>
+          <t>(061)2338111, (061)2338711</t>
         </is>
       </c>
       <c r="Q137" s="4"/>
       <c r="R137" s="4" t="inlineStr">
         <is>
-          <t>mga-school@ukr.net</t>
+          <t>school-71@ukr.net</t>
         </is>
       </c>
       <c r="S137" s="4" t="inlineStr">
         <is>
-          <t>http://mga.in.ua</t>
+          <t>http://school-71.zp.ua</t>
         </is>
       </c>
       <c r="T137" s="4" t="inlineStr">
         <is>
-          <t>Директор Євтушенко Вікторія Валеріївна</t>
+          <t>Директор Терновська Людмила Іванівна</t>
         </is>
       </c>
       <c r="U137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y137" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="4" t="inlineStr">
         <is>
-          <t>Запорізький ліцей №71 Запорізької міської ради</t>
+          <t>Запорізький ліцей "ОРТ-Алєф" Запорізької міської ради</t>
         </is>
       </c>
       <c r="B138" s="5" t="n">
-        <v>135670</v>
+        <v>135259</v>
       </c>
       <c r="C138" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
-          <t>Запорізький ліцей №71</t>
+          <t>Запорізький ліцей "ОРТ-Алєф"</t>
         </is>
       </c>
       <c r="E138" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F138" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G138" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H138" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I138" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J138" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K138" s="4" t="inlineStr">
         <is>
-          <t>бульвар Марії Примаченко, 8</t>
+          <t>бульвар Марії Примаченко, 14</t>
         </is>
       </c>
       <c r="L138" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M138" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N138" s="7"/>
       <c r="O138" s="4" t="inlineStr">
         <is>
           <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P138" s="4" t="inlineStr">
         <is>
-          <t>(061)2338111, (061)2338711</t>
+          <t>(061)2268309, (061)2395032</t>
         </is>
       </c>
       <c r="Q138" s="4"/>
       <c r="R138" s="4" t="inlineStr">
         <is>
-          <t>school-71@ukr.net</t>
+          <t>ortalef@ort.zp.ua</t>
         </is>
       </c>
       <c r="S138" s="4" t="inlineStr">
         <is>
-          <t>http://school-71.zp.ua</t>
+          <t>http://ort.zp.ua</t>
         </is>
       </c>
       <c r="T138" s="4" t="inlineStr">
         <is>
-          <t>Директор Терновська Людмила Іванівна</t>
+          <t>Директор Шальміна Доліна Михайлівна</t>
         </is>
       </c>
       <c r="U138" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V138" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W138" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X138" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y138" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="4" t="inlineStr">
         <is>
-          <t>Запорізький ліцей "Альтернатива" Запорізької міської ради</t>
+          <t>Запорізький приватний навчально-виховний комплекс І-ІІІ ступенів "РЕАЛ" Запорізької області</t>
         </is>
       </c>
       <c r="B139" s="5" t="n">
-        <v>135314</v>
+        <v>142570</v>
       </c>
       <c r="C139" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
-          <t>Запорізький ліцей "Альтернатива"</t>
+          <t>ЗПНВК "РЕАЛ"</t>
         </is>
       </c>
       <c r="E139" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F139" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G139" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H139" s="6" t="inlineStr">
         <is>
           <t>2310136300</t>
         </is>
       </c>
       <c r="I139" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J139" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K139" s="4" t="inlineStr">
         <is>
-          <t>проспект Соборний, 154-Г</t>
+          <t>вулиця Гоголя, 155</t>
         </is>
       </c>
       <c r="L139" s="6" t="inlineStr">
         <is>
           <t>UA23060070010595678</t>
         </is>
       </c>
       <c r="M139" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N139" s="7"/>
       <c r="O139" s="4" t="inlineStr">
         <is>
-          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
+          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P139" s="4" t="inlineStr">
         <is>
-          <t>(061)2862840</t>
+          <t>(061)7876267</t>
         </is>
       </c>
       <c r="Q139" s="4"/>
       <c r="R139" s="4" t="inlineStr">
         <is>
-          <t>zvh12.zp.ua@gmail.com</t>
+          <t>zpnvkreal@ukr.net</t>
         </is>
       </c>
       <c r="S139" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/alternativazp/</t>
+          <t>http://real-school.zp.ua</t>
         </is>
       </c>
       <c r="T139" s="4" t="inlineStr">
         <is>
-          <t>Директор Губрієнко Оксана Геннадіївна</t>
+          <t>Директор Бондаренко Інна Іванівна</t>
         </is>
       </c>
       <c r="U139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y139" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="4" t="inlineStr">
         <is>
-          <t>Запорізький ліцей "ОРТ-Алєф" Запорізької міської ради</t>
+          <t>Запорізький технічний ліцей Запорізької міської ради</t>
         </is>
       </c>
       <c r="B140" s="5" t="n">
-        <v>135259</v>
+        <v>134672</v>
       </c>
       <c r="C140" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
-          <t>Запорізький ліцей "ОРТ-Алєф"</t>
+          <t>Запорізький технічний ліцей</t>
         </is>
       </c>
       <c r="E140" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G140" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H140" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310136300</t>
         </is>
       </c>
       <c r="I140" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J140" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K140" s="4" t="inlineStr">
         <is>
-          <t>бульвар Марії Примаченко, 14</t>
+          <t>вулиця Залізнична/Інституцька, 11/2</t>
         </is>
       </c>
       <c r="L140" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010595678</t>
         </is>
       </c>
       <c r="M140" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N140" s="7"/>
       <c r="O140" s="4" t="inlineStr">
         <is>
           <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P140" s="4" t="inlineStr">
         <is>
-          <t>(061)2268309, (061)2395032</t>
+          <t>(061)720-33-35, (061)720-22-23</t>
         </is>
       </c>
       <c r="Q140" s="4"/>
       <c r="R140" s="4" t="inlineStr">
         <is>
-          <t>ortalef@ort.zp.ua</t>
+          <t>z_tex_litchei@ukr.net</t>
         </is>
       </c>
       <c r="S140" s="4" t="inlineStr">
         <is>
-          <t>http://ort.zp.ua</t>
+          <t>http://www.ztl.zp.ua</t>
         </is>
       </c>
       <c r="T140" s="4" t="inlineStr">
         <is>
-          <t>Директор Шальміна Доліна Михайлівна</t>
+          <t>Директор Баглер Ігор Олегович</t>
         </is>
       </c>
       <c r="U140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y140" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="4" t="inlineStr">
         <is>
-          <t>Запорізький навчально-виховний комплекс №67 Запорізької міської ради Запорізької області</t>
+          <t>Кам'янський опорний заклад загальної середньої освіти І-ІІІ ступенів Кам'янської селищної ради Пологівського району Запорізької області</t>
         </is>
       </c>
       <c r="B141" s="5" t="n">
-        <v>136039</v>
+        <v>136366</v>
       </c>
       <c r="C141" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D141" s="4" t="inlineStr">
         <is>
-          <t>Запорізький НВК №67</t>
+          <t>Кам'янський опорний ЗЗСО</t>
         </is>
       </c>
       <c r="E141" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F141" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G141" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H141" s="6" t="inlineStr">
         <is>
-          <t>2310136600</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I141" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J141" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K141" s="4" t="inlineStr">
         <is>
-          <t>вулиця Радіаторна, 26</t>
+          <t>вулиця Якова Новицького, 11</t>
         </is>
       </c>
       <c r="L141" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010385728</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M141" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N141" s="7"/>
       <c r="O141" s="4" t="inlineStr">
         <is>
-          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
+          <t>КАМ'ЯНСЬКА СЕЛИЩНА РАДА ПОЛОГІВСЬКОГО РАЙОНУ ЗАПОРІЗЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="P141" s="4" t="inlineStr">
         <is>
-          <t>(061)2397350, (061)2397348</t>
+          <t>(066)2310310</t>
         </is>
       </c>
       <c r="Q141" s="4"/>
       <c r="R141" s="4" t="inlineStr">
         <is>
-          <t>znvk67.zp@gmail.com</t>
+          <t>kyubzosh@gmail.com</t>
         </is>
       </c>
       <c r="S141" s="4" t="inlineStr">
         <is>
-          <t>www.znvk-67.zp.ua</t>
+          <t>http://kuib-school2.at.ua/</t>
         </is>
       </c>
       <c r="T141" s="4" t="inlineStr">
         <is>
-          <t>Директор Волкова Альона Юріївна</t>
+          <t>Директор Паржиховська Вікторія Владиславівна</t>
         </is>
       </c>
       <c r="U141" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y141" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="4" t="inlineStr">
         <is>
-          <t>Запорізький приватний навчально-виховний комплекс І-ІІІ ступенів "РЕАЛ" Запорізької області</t>
+          <t>Кам'янський спеціалізований заклад загальної середньої освіти І-ІІІ ступенів "Інтелект" Кам'янської селищної ради Пологівського району Запорізької області</t>
         </is>
       </c>
       <c r="B142" s="5" t="n">
-        <v>142570</v>
+        <v>136362</v>
       </c>
       <c r="C142" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
-          <t>ЗПНВК "РЕАЛ"</t>
+          <t>Кам'янський спеціалізований ЗЗСО "Інтелект"</t>
         </is>
       </c>
       <c r="E142" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F142" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G142" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H142" s="6" t="inlineStr">
         <is>
-          <t>2310136300</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I142" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J142" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K142" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гоголя, 155</t>
+          <t>вулиця Якова Новицького, 11</t>
         </is>
       </c>
       <c r="L142" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010595678</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M142" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N142" s="7"/>
       <c r="O142" s="4" t="inlineStr">
         <is>
-          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>КАМ'ЯНСЬКА СЕЛИЩНА РАДА ПОЛОГІВСЬКОГО РАЙОНУ ЗАПОРІЗЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="P142" s="4" t="inlineStr">
         <is>
-          <t>(061)7876267</t>
+          <t>(066)5874698</t>
         </is>
       </c>
       <c r="Q142" s="4"/>
       <c r="R142" s="4" t="inlineStr">
         <is>
-          <t>zpnvkreal@ukr.net</t>
+          <t>intelektzosh@gmail.com</t>
         </is>
       </c>
       <c r="S142" s="4" t="inlineStr">
         <is>
-          <t>http://real-school.zp.ua</t>
+          <t>https://sites.google.com/view/intelektzosh</t>
         </is>
       </c>
       <c r="T142" s="4" t="inlineStr">
         <is>
-          <t>Директор Бондаренко Інна Іванівна</t>
+          <t>Директор Заярський Олександр Васильович</t>
         </is>
       </c>
       <c r="U142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y142" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="4" t="inlineStr">
         <is>
-          <t>Запорізький технічний ліцей Запорізької міської ради</t>
+          <t>Комунальна установа "Вербівський ліцей" Пологівської міської ради Пологівського району Запорізької області</t>
         </is>
       </c>
       <c r="B143" s="5" t="n">
-        <v>134672</v>
+        <v>136381</v>
       </c>
       <c r="C143" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
-          <t>Запорізький технічний ліцей</t>
+          <t>КУ "Вербівський ліцей"</t>
         </is>
       </c>
       <c r="E143" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G143" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H143" s="6" t="inlineStr">
         <is>
-          <t>2310136300</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I143" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J143" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K143" s="4" t="inlineStr">
         <is>
-          <t>вулиця Залізнична/Інституцька, 11/2</t>
+          <t>провулок Туристський, 5</t>
         </is>
       </c>
       <c r="L143" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010595678</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M143" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N143" s="7"/>
       <c r="O143" s="4" t="inlineStr">
         <is>
-          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
+          <t>Пологівська міська рада</t>
         </is>
       </c>
       <c r="P143" s="4" t="inlineStr">
         <is>
-          <t>(061)720-33-35, (061)720-22-23</t>
+          <t>(061)6538140</t>
         </is>
       </c>
       <c r="Q143" s="4"/>
       <c r="R143" s="4" t="inlineStr">
         <is>
-          <t>z_tex_litchei@ukr.net</t>
+          <t>verbivsko@gmail.com</t>
         </is>
       </c>
       <c r="S143" s="4" t="inlineStr">
         <is>
-          <t>http://www.ztl.zp.ua</t>
+          <t>http://verb2school.ho.ua</t>
         </is>
       </c>
       <c r="T143" s="4" t="inlineStr">
         <is>
-          <t>Директор Баглер Ігор Олегович</t>
+          <t>Директор Пода Андрій Сергійович</t>
         </is>
       </c>
       <c r="U143" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V143" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W143" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X143" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y143" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="4" t="inlineStr">
         <is>
-          <t>Кам'янський опорний заклад загальної середньої освіти І-ІІІ ступенів Кам'янської селищної ради Пологівського району Запорізької області</t>
+          <t>Комунальна установа "Інженерненський ліцей" Пологівської міської ради Пологівського району Запорізької області</t>
         </is>
       </c>
       <c r="B144" s="5" t="n">
-        <v>136366</v>
+        <v>136371</v>
       </c>
       <c r="C144" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D144" s="4" t="inlineStr">
         <is>
-          <t>Кам'янський опорний ЗЗСО</t>
+          <t>КУ "Інженерненський ліцей"</t>
         </is>
       </c>
       <c r="E144" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F144" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G144" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H144" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I144" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J144" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K144" s="4" t="inlineStr">
         <is>
-          <t>вулиця Якова Новицького, 11</t>
+          <t>провулок Туристський, 5</t>
         </is>
       </c>
       <c r="L144" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M144" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N144" s="7"/>
       <c r="O144" s="4" t="inlineStr">
         <is>
-          <t>КАМ'ЯНСЬКА СЕЛИЩНА РАДА ПОЛОГІВСЬКОГО РАЙОНУ ЗАПОРІЗЬКОЇ ОБЛАСТІ</t>
+          <t>Пологівська міська рада</t>
         </is>
       </c>
       <c r="P144" s="4" t="inlineStr">
         <is>
-          <t>(066)2310310</t>
+          <t>(06165)35940</t>
         </is>
       </c>
       <c r="Q144" s="4"/>
       <c r="R144" s="4" t="inlineStr">
         <is>
-          <t>kyubzosh@gmail.com</t>
+          <t>ingenernezosh@ukr.net</t>
         </is>
       </c>
       <c r="S144" s="4" t="inlineStr">
         <is>
-          <t>http://kuib-school2.at.ua/</t>
+          <t>https://ku-inzenernenskij-licej.webnode.com.ua/</t>
         </is>
       </c>
       <c r="T144" s="4" t="inlineStr">
         <is>
-          <t>Директор Паржиховська Вікторія Владиславівна</t>
+          <t>Директор Кононенко Наталія Анатоліївна</t>
         </is>
       </c>
       <c r="U144" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V144" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W144" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X144" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y144" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="4" t="inlineStr">
         <is>
-          <t>Кам'янський спеціалізований заклад загальної середньої освіти І-ІІІ ступенів "Інтелект" Кам'янської селищної ради Пологівського району Запорізької області</t>
+          <t>комунальна установа "Костянтинівська гімназія" Пологівської міської ради Пологівського району Запорізької області</t>
         </is>
       </c>
       <c r="B145" s="5" t="n">
-        <v>136362</v>
+        <v>136286</v>
       </c>
       <c r="C145" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
-          <t>Кам'янський спеціалізований ЗЗСО "Інтелект"</t>
+          <t>КУ "Костянтинівська гімназія"</t>
         </is>
       </c>
       <c r="E145" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G145" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H145" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I145" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J145" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K145" s="4" t="inlineStr">
         <is>
-          <t>вулиця Якова Новицького, 11</t>
+          <t>провулок Туристський, 5</t>
         </is>
       </c>
       <c r="L145" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M145" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N145" s="7"/>
       <c r="O145" s="4" t="inlineStr">
         <is>
-          <t>КАМ'ЯНСЬКА СЕЛИЩНА РАДА ПОЛОГІВСЬКОГО РАЙОНУ ЗАПОРІЗЬКОЇ ОБЛАСТІ</t>
+          <t>Пологівська міська рада</t>
         </is>
       </c>
       <c r="P145" s="4" t="inlineStr">
         <is>
-          <t>(066)5874698</t>
+          <t>(061)6539740</t>
         </is>
       </c>
       <c r="Q145" s="4"/>
       <c r="R145" s="4" t="inlineStr">
         <is>
-          <t>intelektzosh@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>konstanschool@ukr.net</t>
+        </is>
+      </c>
+      <c r="S145" s="4"/>
       <c r="T145" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Заярський Олександр Васильович</t>
+          <t>Директор Соколовська Людмила Олексіївна</t>
         </is>
       </c>
       <c r="U145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V145" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y145" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа "Вербівський ліцей" Пологівської міської ради Пологівського району Запорізької області</t>
+          <t>комунальна установа "Новокарлівський ліцей" Пологівської міської ради Пологівського району Запорізької області</t>
         </is>
       </c>
       <c r="B146" s="5" t="n">
-        <v>136381</v>
+        <v>135840</v>
       </c>
       <c r="C146" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D146" s="4" t="inlineStr">
         <is>
-          <t>КУ "Вербівський ліцей"</t>
+          <t>КУ "Новокарлівський ліцей"</t>
         </is>
       </c>
       <c r="E146" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F146" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G146" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H146" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I146" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
@@ -16608,108 +16604,108 @@
         </is>
       </c>
       <c r="K146" s="4" t="inlineStr">
         <is>
           <t>провулок Туристський, 5</t>
         </is>
       </c>
       <c r="L146" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M146" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N146" s="7"/>
       <c r="O146" s="4" t="inlineStr">
         <is>
           <t>Пологівська міська рада</t>
         </is>
       </c>
       <c r="P146" s="4" t="inlineStr">
         <is>
-          <t>(061)6538140</t>
+          <t>(06165)57212</t>
         </is>
       </c>
       <c r="Q146" s="4"/>
       <c r="R146" s="4" t="inlineStr">
         <is>
-          <t>verbivsko@gmail.com</t>
+          <t>novokarlivska111@gmail.com</t>
         </is>
       </c>
       <c r="S146" s="4" t="inlineStr">
         <is>
-          <t>http://verb2school.ho.ua</t>
+          <t>https://ku-novokarlivska-zosh-i-iii-st.webnode.com.ua/</t>
         </is>
       </c>
       <c r="T146" s="4" t="inlineStr">
         <is>
-          <t>Директор Пода Андрій Сергійович</t>
+          <t>Директор Цикало Віталій Вікторович</t>
         </is>
       </c>
       <c r="U146" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V146" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W146" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X146" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y146" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа "Інженерненський ліцей" Пологівської міської ради Пологівського району Запорізької області</t>
+          <t>комунальна установа "Пологівський ліцей №1" Пологівської міської ради Пологівського району Запорізької області</t>
         </is>
       </c>
       <c r="B147" s="5" t="n">
-        <v>136371</v>
+        <v>136386</v>
       </c>
       <c r="C147" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D147" s="4" t="inlineStr">
         <is>
-          <t>КУ "Інженерненський ліцей"</t>
+          <t>КУ "Пологівський ліцей № 1"</t>
         </is>
       </c>
       <c r="E147" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F147" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G147" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H147" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I147" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
@@ -16721,108 +16717,104 @@
         </is>
       </c>
       <c r="K147" s="4" t="inlineStr">
         <is>
           <t>провулок Туристський, 5</t>
         </is>
       </c>
       <c r="L147" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M147" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N147" s="7"/>
       <c r="O147" s="4" t="inlineStr">
         <is>
           <t>Пологівська міська рада</t>
         </is>
       </c>
       <c r="P147" s="4" t="inlineStr">
         <is>
-          <t>(06165)35940</t>
+          <t>(06165)22413</t>
         </is>
       </c>
       <c r="Q147" s="4"/>
       <c r="R147" s="4" t="inlineStr">
         <is>
-          <t>ingenernezosh@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>pology.kolegium1@gmail.com</t>
+        </is>
+      </c>
+      <c r="S147" s="4"/>
       <c r="T147" s="4" t="inlineStr">
         <is>
-          <t>Директор Кононенко Наталія Анатоліївна</t>
+          <t>Директор Кучер Олександр Федорович</t>
         </is>
       </c>
       <c r="U147" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V147" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W147" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X147" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y147" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="4" t="inlineStr">
         <is>
-          <t>комунальна установа "Костянтинівська гімназія" Пологівської міської ради Пологівського району Запорізької області</t>
+          <t>комунальна установа "Пологівський ліцей №2" Пологівської міської ради Пологівського району Запорізької області</t>
         </is>
       </c>
       <c r="B148" s="5" t="n">
-        <v>136286</v>
+        <v>136388</v>
       </c>
       <c r="C148" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D148" s="4" t="inlineStr">
         <is>
-          <t>КУ "Костянтинівська гімназія"</t>
+          <t>КУ "Пологівський ліцей №2"</t>
         </is>
       </c>
       <c r="E148" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F148" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G148" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H148" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I148" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
@@ -16834,104 +16826,108 @@
         </is>
       </c>
       <c r="K148" s="4" t="inlineStr">
         <is>
           <t>провулок Туристський, 5</t>
         </is>
       </c>
       <c r="L148" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M148" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N148" s="7"/>
       <c r="O148" s="4" t="inlineStr">
         <is>
           <t>Пологівська міська рада</t>
         </is>
       </c>
       <c r="P148" s="4" t="inlineStr">
         <is>
-          <t>(061)6539740</t>
+          <t>(06165)50008, (06165)55850</t>
         </is>
       </c>
       <c r="Q148" s="4"/>
       <c r="R148" s="4" t="inlineStr">
         <is>
-          <t>konstanschool@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S148" s="4"/>
+          <t>pologyschool2@gmail.com</t>
+        </is>
+      </c>
+      <c r="S148" s="4" t="inlineStr">
+        <is>
+          <t>http://polohy-school2.edukit.zp.ua</t>
+        </is>
+      </c>
       <c r="T148" s="4" t="inlineStr">
         <is>
-          <t>Директор Соколовська Людмила Олексіївна</t>
+          <t>Директор Волощук Богдан Миколайович</t>
         </is>
       </c>
       <c r="U148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V148" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X148" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y148" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="4" t="inlineStr">
         <is>
-          <t>комунальна установа "Новокарлівський ліцей" Пологівської міської ради Пологівського району Запорізької області</t>
+          <t>Комунальна установа "Пологівський ліцей №4" Пологівської міської ради Пологівського району Запорізької області</t>
         </is>
       </c>
       <c r="B149" s="5" t="n">
-        <v>135840</v>
+        <v>136393</v>
       </c>
       <c r="C149" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D149" s="4" t="inlineStr">
         <is>
-          <t>КУ "Новокарлівський ліцей"</t>
+          <t>КУ "Пологівський ліцей №4"</t>
         </is>
       </c>
       <c r="E149" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F149" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G149" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H149" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I149" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
@@ -16943,108 +16939,104 @@
         </is>
       </c>
       <c r="K149" s="4" t="inlineStr">
         <is>
           <t>провулок Туристський, 5</t>
         </is>
       </c>
       <c r="L149" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M149" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N149" s="7"/>
       <c r="O149" s="4" t="inlineStr">
         <is>
           <t>Пологівська міська рада</t>
         </is>
       </c>
       <c r="P149" s="4" t="inlineStr">
         <is>
-          <t>(06165)57212</t>
+          <t>(06165)22619, (06165)50007</t>
         </is>
       </c>
       <c r="Q149" s="4"/>
       <c r="R149" s="4" t="inlineStr">
         <is>
-          <t>novokarlivska111@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>litsey4pology@gmail.com</t>
+        </is>
+      </c>
+      <c r="S149" s="4"/>
       <c r="T149" s="4" t="inlineStr">
         <is>
-          <t>Директор Цикало Віталій Вікторович</t>
+          <t>Директор Хижняк Станіслав Володимирович</t>
         </is>
       </c>
       <c r="U149" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V149" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W149" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X149" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y149" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="4" t="inlineStr">
         <is>
-          <t>комунальна установа "Пологівський ліцей №1" Пологівської міської ради Пологівського району Запорізької області</t>
+          <t>комунальна установа "Пологівський ліцей №5" Пологівської міської ради Пологівського району Запорізької області</t>
         </is>
       </c>
       <c r="B150" s="5" t="n">
-        <v>136386</v>
+        <v>135918</v>
       </c>
       <c r="C150" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D150" s="4" t="inlineStr">
         <is>
-          <t>КУ "Пологівський ліцей № 1"</t>
+          <t>КУ "Пологівський ліцей № 5"</t>
         </is>
       </c>
       <c r="E150" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F150" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G150" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H150" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I150" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
@@ -17056,104 +17048,108 @@
         </is>
       </c>
       <c r="K150" s="4" t="inlineStr">
         <is>
           <t>провулок Туристський, 5</t>
         </is>
       </c>
       <c r="L150" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M150" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N150" s="7"/>
       <c r="O150" s="4" t="inlineStr">
         <is>
           <t>Пологівська міська рада</t>
         </is>
       </c>
       <c r="P150" s="4" t="inlineStr">
         <is>
-          <t>(06165)22413</t>
+          <t>(066)5457056</t>
         </is>
       </c>
       <c r="Q150" s="4"/>
       <c r="R150" s="4" t="inlineStr">
         <is>
-          <t>pology.kolegium1@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S150" s="4"/>
+          <t>pology.litsei.5@gmail.com</t>
+        </is>
+      </c>
+      <c r="S150" s="4" t="inlineStr">
+        <is>
+          <t>http://pologi-nvk.jimdo.com/</t>
+        </is>
+      </c>
       <c r="T150" s="4" t="inlineStr">
         <is>
-          <t>Директор Кучер Олександр Федорович</t>
+          <t>В.о. директора Зуй Ірина Степанівна</t>
         </is>
       </c>
       <c r="U150" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V150" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W150" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X150" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y150" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="4" t="inlineStr">
         <is>
-          <t>комунальна установа "Пологівський ліцей №2" Пологівської міської ради Пологівського району Запорізької області</t>
+          <t>комунальна установа "Пологівський ліцей "Основа" Пологівської міської ради Пологівського району Запорізької області</t>
         </is>
       </c>
       <c r="B151" s="5" t="n">
-        <v>136388</v>
+        <v>136392</v>
       </c>
       <c r="C151" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D151" s="4" t="inlineStr">
         <is>
-          <t>КУ "Пологівський ліцей №2"</t>
+          <t>КУ "Пологівський ліцей "Основа"</t>
         </is>
       </c>
       <c r="E151" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F151" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G151" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H151" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I151" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
@@ -17165,108 +17161,108 @@
         </is>
       </c>
       <c r="K151" s="4" t="inlineStr">
         <is>
           <t>провулок Туристський, 5</t>
         </is>
       </c>
       <c r="L151" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M151" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N151" s="7"/>
       <c r="O151" s="4" t="inlineStr">
         <is>
           <t>Пологівська міська рада</t>
         </is>
       </c>
       <c r="P151" s="4" t="inlineStr">
         <is>
-          <t>(06165)50008, (06165)55850</t>
+          <t>(06165)23815</t>
         </is>
       </c>
       <c r="Q151" s="4"/>
       <c r="R151" s="4" t="inlineStr">
         <is>
-          <t>pologyschool2@gmail.com</t>
+          <t>pologyschool3@gmail.com</t>
         </is>
       </c>
       <c r="S151" s="4" t="inlineStr">
         <is>
-          <t>http://polohy-school2.edukit.zp.ua</t>
+          <t>http://polohy-osnova.zp.sch.in.ua/</t>
         </is>
       </c>
       <c r="T151" s="4" t="inlineStr">
         <is>
-          <t>Директор Волощук Богдан Миколайович</t>
+          <t>Директор Приходько Лілія Юріївна</t>
         </is>
       </c>
       <c r="U151" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V151" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W151" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X151" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y151" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="4" t="inlineStr">
         <is>
-          <t>Комунальна установа "Пологівський ліцей №4" Пологівської міської ради Пологівського району Запорізької області</t>
+          <t>комунальна установа "Тарасівська гімназія" Пологівської міської ради Пологівського району Запорізької області</t>
         </is>
       </c>
       <c r="B152" s="5" t="n">
-        <v>136393</v>
+        <v>136377</v>
       </c>
       <c r="C152" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D152" s="4" t="inlineStr">
         <is>
-          <t>КУ "Пологівський ліцей №4"</t>
+          <t>КУ "Тарасівська гімназія"</t>
         </is>
       </c>
       <c r="E152" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F152" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G152" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H152" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I152" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
@@ -17278,4496 +17274,4500 @@
         </is>
       </c>
       <c r="K152" s="4" t="inlineStr">
         <is>
           <t>провулок Туристський, 5</t>
         </is>
       </c>
       <c r="L152" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M152" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N152" s="7"/>
       <c r="O152" s="4" t="inlineStr">
         <is>
           <t>Пологівська міська рада</t>
         </is>
       </c>
       <c r="P152" s="4" t="inlineStr">
         <is>
-          <t>(06165)22619, (06165)50007</t>
+          <t>(061)6536426</t>
         </is>
       </c>
       <c r="Q152" s="4"/>
       <c r="R152" s="4" t="inlineStr">
         <is>
-          <t>litsey4pology@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S152" s="4"/>
+          <t>tarasiv.zosh@ukr.net</t>
+        </is>
+      </c>
+      <c r="S152" s="4" t="inlineStr">
+        <is>
+          <t>http://Tarassc.zz.mu</t>
+        </is>
+      </c>
       <c r="T152" s="4" t="inlineStr">
         <is>
-          <t>Директор Хижняк Станіслав Володимирович</t>
+          <t>Директор Діденко Олександр Васильович</t>
         </is>
       </c>
       <c r="U152" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V152" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W152" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X152" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y152" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="4" t="inlineStr">
         <is>
-          <t>комунальна установа "Пологівський ліцей №5" Пологівської міської ради Пологівського району Запорізької області</t>
+          <t>Комунальний заклад "Берестівська гімназія" Берестівської сільської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="B153" s="5" t="n">
-        <v>135918</v>
+        <v>134948</v>
       </c>
       <c r="C153" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D153" s="4" t="inlineStr">
         <is>
-          <t>КУ "Пологівський ліцей № 5"</t>
+          <t>КЗ «Берестівська гімназія»</t>
         </is>
       </c>
       <c r="E153" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F153" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G153" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H153" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I153" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J153" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K153" s="4" t="inlineStr">
         <is>
-          <t>провулок Туристський, 5</t>
+          <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L153" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M153" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N153" s="7"/>
       <c r="O153" s="4" t="inlineStr">
         <is>
-          <t>Пологівська міська рада</t>
+          <t>Відділ освіти, культури, молоді та спорту Берестівської сільської ради</t>
         </is>
       </c>
       <c r="P153" s="4" t="inlineStr">
         <is>
-          <t>(066)5457056</t>
+          <t>(06153)96-2-60</t>
         </is>
       </c>
       <c r="Q153" s="4"/>
       <c r="R153" s="4" t="inlineStr">
         <is>
-          <t>pology.litsei.5@gmail.com</t>
+          <t>berestove.school@meta.ua</t>
         </is>
       </c>
       <c r="S153" s="4" t="inlineStr">
         <is>
-          <t>http://pologi-nvk.jimdo.com/</t>
+          <t>http://berestovoechool.at.ua</t>
         </is>
       </c>
       <c r="T153" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Зуй Ірина Степанівна</t>
+          <t>Директор Грицай Євгеній Миколайович</t>
         </is>
       </c>
       <c r="U153" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V153" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W153" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X153" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y153" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="4" t="inlineStr">
         <is>
-          <t>комунальна установа "Пологівський ліцей "Основа" Пологівської міської ради Пологівського району Запорізької області</t>
+          <t>Комунальний заклад "Благовіщенська загальноосвітня школа І-ІІІ ступенів" Благовіщенської сільської ради Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="B154" s="5" t="n">
-        <v>136392</v>
+        <v>134793</v>
       </c>
       <c r="C154" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D154" s="4" t="inlineStr">
         <is>
-          <t>КУ "Пологівський ліцей "Основа"</t>
+          <t>КЗ"Благовіщенська ЗОШ"</t>
         </is>
       </c>
       <c r="E154" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F154" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G154" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H154" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I154" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J154" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K154" s="4" t="inlineStr">
         <is>
-          <t>провулок Туристський, 5</t>
+          <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L154" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M154" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N154" s="7"/>
       <c r="O154" s="4" t="inlineStr">
         <is>
-          <t>Пологівська міська рада</t>
+          <t>Відділ освіти, фізичної культури та спорту Благовіщенської сільської ради Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="P154" s="4" t="inlineStr">
         <is>
-          <t>(06165)23815</t>
+          <t>(061)3896616, (061)3896533</t>
         </is>
       </c>
       <c r="Q154" s="4"/>
       <c r="R154" s="4" t="inlineStr">
         <is>
-          <t>pologyschool3@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>blagschool1@ukr.net</t>
+        </is>
+      </c>
+      <c r="S154" s="4"/>
       <c r="T154" s="4" t="inlineStr">
         <is>
-          <t>Директор Приходько Лілія Юріївна</t>
+          <t>Директор Звягін Віталій Петрович</t>
         </is>
       </c>
       <c r="U154" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V154" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W154" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X154" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y154" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="4" t="inlineStr">
         <is>
-          <t>комунальна установа "Тарасівська гімназія" Пологівської міської ради Пологівського району Запорізької області</t>
+          <t>комунальний заклад "Василівська загальноосвітня школа I-III ступенів №1" Василівської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B155" s="5" t="n">
-        <v>136377</v>
+        <v>134261</v>
       </c>
       <c r="C155" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D155" s="4" t="inlineStr">
         <is>
-          <t>КУ "Тарасівська гімназія"</t>
+          <t>КЗ "Василівська ЗОШ І-ІІІ ступенів №1" ВМР ЗО</t>
         </is>
       </c>
       <c r="E155" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F155" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G155" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H155" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I155" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J155" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K155" s="4" t="inlineStr">
         <is>
-          <t>провулок Туристський, 5</t>
+          <t>вулиця Грищенка Володимира, 9</t>
         </is>
       </c>
       <c r="L155" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M155" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N155" s="7"/>
       <c r="O155" s="4" t="inlineStr">
         <is>
-          <t>Пологівська міська рада</t>
+          <t>Василівська міська рада Запорізької області</t>
         </is>
       </c>
       <c r="P155" s="4" t="inlineStr">
         <is>
-          <t>(061)6536426</t>
+          <t>(097)453-31-32</t>
         </is>
       </c>
       <c r="Q155" s="4"/>
       <c r="R155" s="4" t="inlineStr">
         <is>
-          <t>tarasiv.zosh@ukr.net</t>
+          <t>natasha_kit@ukr.net</t>
         </is>
       </c>
       <c r="S155" s="4" t="inlineStr">
         <is>
-          <t>http://Tarassc.zz.mu</t>
+          <t>http://vasschool1.at.ua</t>
         </is>
       </c>
       <c r="T155" s="4" t="inlineStr">
         <is>
-          <t>Директор Діденко Олександр Васильович</t>
+          <t>В.о. директора Кіт Наталія Анатоліївна</t>
         </is>
       </c>
       <c r="U155" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V155" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W155" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X155" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y155" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Берестівська гімназія" Берестівської сільської ради Бердянського району Запорізької області</t>
+          <t>комунальний заклад "Василівська загальноосвітня школа I-III ступенів №3" Василівської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B156" s="5" t="n">
-        <v>134948</v>
+        <v>134443</v>
       </c>
       <c r="C156" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D156" s="4" t="inlineStr">
         <is>
-          <t>КЗ «Берестівська гімназія»</t>
+          <t>КЗ "Василівська ЗОШ І - ІІІ ступенів № 3" ВМР ЗО</t>
         </is>
       </c>
       <c r="E156" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F156" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G156" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H156" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I156" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J156" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K156" s="4" t="inlineStr">
         <is>
-          <t>проспект Соборний, 164</t>
+          <t>вулиця Володимира Грищенка, 9</t>
         </is>
       </c>
       <c r="L156" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M156" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N156" s="7"/>
       <c r="O156" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Берестівської сільської ради</t>
+          <t>Василівська міська рада Запорізької області</t>
         </is>
       </c>
       <c r="P156" s="4" t="inlineStr">
         <is>
-          <t>(06153)96-2-60</t>
+          <t>(096)219-64-56</t>
         </is>
       </c>
       <c r="Q156" s="4"/>
       <c r="R156" s="4" t="inlineStr">
         <is>
-          <t>berestove.school@meta.ua</t>
+          <t>annasschulle@gmail.com</t>
         </is>
       </c>
       <c r="S156" s="4" t="inlineStr">
         <is>
-          <t>http://berestovoechool.at.ua</t>
+          <t>http://vastretya.ucoz.site</t>
         </is>
       </c>
       <c r="T156" s="4" t="inlineStr">
         <is>
-          <t>Директор Грицай Євгеній Миколайович</t>
+          <t>Т.в.о. директора Куткова Анна В'ячеславівна</t>
         </is>
       </c>
       <c r="U156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V156" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y156" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Благовіщенська загальноосвітня школа І-ІІІ ступенів" Благовіщенської сільської ради Василівського району Запорізької області</t>
+          <t>комунальний заклад "Василівський ліцей "Сузір'я" Василівської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B157" s="5" t="n">
-        <v>134793</v>
+        <v>134507</v>
       </c>
       <c r="C157" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D157" s="4" t="inlineStr">
         <is>
-          <t>КЗ"Благовіщенська ЗОШ"</t>
+          <t>КЗ "Василівський ліцей "Сузір'я" ВМР ЗО</t>
         </is>
       </c>
       <c r="E157" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F157" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G157" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H157" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I157" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J157" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K157" s="4" t="inlineStr">
         <is>
-          <t>проспект Соборний, 164</t>
+          <t>вулиця Володимира Грищенка, 9</t>
         </is>
       </c>
       <c r="L157" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M157" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N157" s="7"/>
       <c r="O157" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, фізичної культури та спорту Благовіщенської сільської ради Василівського району Запорізької області</t>
+          <t>Василівська міська рада Запорізької області</t>
         </is>
       </c>
       <c r="P157" s="4" t="inlineStr">
         <is>
-          <t>(061)3896616, (061)3896533</t>
+          <t>(097)48-74-776</t>
         </is>
       </c>
       <c r="Q157" s="4"/>
       <c r="R157" s="4" t="inlineStr">
         <is>
-          <t>blagschool1@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S157" s="4"/>
+          <t>licej.suziria.1952@gmail.com</t>
+        </is>
+      </c>
+      <c r="S157" s="4" t="inlineStr">
+        <is>
+          <t>http://suzirya.do.am</t>
+        </is>
+      </c>
       <c r="T157" s="4" t="inlineStr">
         <is>
-          <t>Директор Звягін Віталій Петрович</t>
+          <t>Директор Познякова Анжела Павлівна</t>
         </is>
       </c>
       <c r="U157" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V157" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W157" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X157" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y157" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Василівська загальноосвітня школа I-III ступенів №1" Василівської міської ради Запорізької області</t>
+          <t>комунальний заклад "Верхньокриничанська загальноосвітня школа I-II ступенів" Василівської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B158" s="5" t="n">
-        <v>134261</v>
+        <v>134448</v>
       </c>
       <c r="C158" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D158" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Василівська ЗОШ І-ІІІ ступенів №1" ВМР ЗО</t>
+          <t>КЗ "Верхньокриничанська ЗОШ І-ІІ ст." ВМР ЗО</t>
         </is>
       </c>
       <c r="E158" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F158" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G158" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H158" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I158" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J158" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K158" s="4" t="inlineStr">
         <is>
-          <t>вулиця Грищенка Володимира, 9</t>
+          <t>вулиця Володимира Грищенка, 9</t>
         </is>
       </c>
       <c r="L158" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M158" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N158" s="7"/>
       <c r="O158" s="4" t="inlineStr">
         <is>
           <t>Василівська міська рада Запорізької області</t>
         </is>
       </c>
       <c r="P158" s="4" t="inlineStr">
         <is>
-          <t>(097)453-31-32</t>
+          <t>(093)493-13-85</t>
         </is>
       </c>
       <c r="Q158" s="4"/>
       <c r="R158" s="4" t="inlineStr">
         <is>
-          <t>natasha_kit@ukr.net</t>
+          <t>verschol@ukr.net</t>
         </is>
       </c>
       <c r="S158" s="4" t="inlineStr">
         <is>
-          <t>http://vasschool1.at.ua</t>
+          <t>http://krynytsya-nvk.at.ua/</t>
         </is>
       </c>
       <c r="T158" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Кіт Наталія Анатоліївна</t>
+          <t>Директор Тютюненко Олена Миколаївна</t>
         </is>
       </c>
       <c r="U158" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V158" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W158" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X158" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y158" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Василівська загальноосвітня школа I-III ступенів №3" Василівської міської ради Запорізької області</t>
+          <t>комунальний заклад "Веселівська гімназія №2" Веселівської селищної ради Мелітопольського району Запорізької області</t>
         </is>
       </c>
       <c r="B159" s="5" t="n">
-        <v>134443</v>
+        <v>135223</v>
       </c>
       <c r="C159" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D159" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Василівська ЗОШ І - ІІІ ступенів № 3" ВМР ЗО</t>
+          <t>Веселівська гімназія №2</t>
         </is>
       </c>
       <c r="E159" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F159" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G159" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H159" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310136900</t>
         </is>
       </c>
       <c r="I159" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J159" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K159" s="4" t="inlineStr">
         <is>
-          <t>вулиця Володимира Грищенка, 9</t>
+          <t>проспект Соборний, 133</t>
         </is>
       </c>
       <c r="L159" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M159" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N159" s="7"/>
       <c r="O159" s="4" t="inlineStr">
         <is>
-          <t>Василівська міська рада Запорізької області</t>
+          <t>Відділ освіти, молоді та спорту Веселівської селищної ради</t>
         </is>
       </c>
       <c r="P159" s="4" t="inlineStr">
         <is>
-          <t>(096)219-64-56</t>
+          <t>(06136)2-15-94</t>
         </is>
       </c>
       <c r="Q159" s="4"/>
       <c r="R159" s="4" t="inlineStr">
         <is>
-          <t>annasschulle@gmail.com</t>
+          <t>vesschool@ukr.net</t>
         </is>
       </c>
       <c r="S159" s="4" t="inlineStr">
         <is>
-          <t>http://vastretya.ucoz.site</t>
+          <t>http://vesschool2.ucoz.ua</t>
         </is>
       </c>
       <c r="T159" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Куткова Анна В'ячеславівна</t>
+          <t>Директор Нестеренко Людмила Миколаївна</t>
         </is>
       </c>
       <c r="U159" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V159" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W159" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X159" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y159" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Василівський ліцей "Сузір'я" Василівської міської ради Запорізької області</t>
+          <t>Комунальний заклад "Веселівська районна різнопрофільна гімназія" Веселівської селищної ради</t>
         </is>
       </c>
       <c r="B160" s="5" t="n">
-        <v>134507</v>
+        <v>135794</v>
       </c>
       <c r="C160" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D160" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Василівський ліцей "Сузір'я" ВМР ЗО</t>
+          <t>КЗ "Веселівська районна різнопрофільна гімназія"</t>
         </is>
       </c>
       <c r="E160" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F160" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G160" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H160" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310136900</t>
         </is>
       </c>
       <c r="I160" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J160" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K160" s="4" t="inlineStr">
         <is>
-          <t>вулиця Володимира Грищенка, 9</t>
+          <t>проспект Соборний, 133</t>
         </is>
       </c>
       <c r="L160" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M160" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N160" s="7"/>
       <c r="O160" s="4" t="inlineStr">
         <is>
-          <t>Василівська міська рада Запорізької області</t>
+          <t>Відділ освіти, молоді та спорту Веселівської селищної ради</t>
         </is>
       </c>
       <c r="P160" s="4" t="inlineStr">
         <is>
-          <t>(097)48-74-776</t>
+          <t>(06136)21632</t>
         </is>
       </c>
       <c r="Q160" s="4"/>
       <c r="R160" s="4" t="inlineStr">
         <is>
-          <t>licej.suziria.1952@gmail.com</t>
+          <t>vesele.gimnaziya@ukr.net</t>
         </is>
       </c>
       <c r="S160" s="4" t="inlineStr">
         <is>
-          <t>http://suzirya.do.am</t>
+          <t>http://vesele-gimnaz.ucoz.ua/</t>
         </is>
       </c>
       <c r="T160" s="4" t="inlineStr">
         <is>
-          <t>Директор Познякова Анжела Павлівна</t>
+          <t>Директор Кривко Ігор Олексійович</t>
         </is>
       </c>
       <c r="U160" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V160" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W160" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X160" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y160" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Верхньокриничанська загальноосвітня школа I-II ступенів" Василівської міської ради Запорізької області</t>
+          <t>Комунальний заклад "Гімназія №1 м. Приморська" Приморської міської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="B161" s="5" t="n">
-        <v>134448</v>
+        <v>137983</v>
       </c>
       <c r="C161" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D161" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Верхньокриничанська ЗОШ І-ІІ ст." ВМР ЗО</t>
+          <t>КЗ "Гімназія №1 м. Приморська"</t>
         </is>
       </c>
       <c r="E161" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F161" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G161" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H161" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I161" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J161" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K161" s="4" t="inlineStr">
         <is>
-          <t>вулиця Володимира Грищенка, 9</t>
+          <t>проспект Соборний, 145</t>
         </is>
       </c>
       <c r="L161" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M161" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N161" s="7"/>
       <c r="O161" s="4" t="inlineStr">
         <is>
-          <t>Василівська міська рада Запорізької області</t>
+          <t>Відділ освіти Приморської міської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="P161" s="4" t="inlineStr">
         <is>
-          <t>(093)493-13-85</t>
+          <t>(06137)72139</t>
         </is>
       </c>
       <c r="Q161" s="4"/>
       <c r="R161" s="4" t="inlineStr">
         <is>
-          <t>verschol@ukr.net</t>
+          <t>prim.school1@gmail.com</t>
         </is>
       </c>
       <c r="S161" s="4" t="inlineStr">
         <is>
-          <t>http://krynytsya-nvk.at.ua/</t>
+          <t>https://sites.google.com/prim.school1.ukr.education/znz1/</t>
         </is>
       </c>
       <c r="T161" s="4" t="inlineStr">
         <is>
-          <t>Директор Тютюненко Олена Миколаївна</t>
+          <t>Директор Македонська Світлана Іванівна</t>
         </is>
       </c>
       <c r="U161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V161" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X161" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y161" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Веселівська гімназія №2" Веселівської селищної ради Мелітопольського району Запорізької області</t>
+          <t>Комунальний заклад "Гімназія №2 м. Приморськ" Приморської міської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="B162" s="5" t="n">
-        <v>135223</v>
+        <v>137980</v>
       </c>
       <c r="C162" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D162" s="4" t="inlineStr">
         <is>
-          <t>Веселівська гімназія №2</t>
+          <t>КЗ "Гімназія № 2 м. Приморськ"</t>
         </is>
       </c>
       <c r="E162" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F162" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G162" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H162" s="6" t="inlineStr">
         <is>
-          <t>2310136900</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I162" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J162" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K162" s="4" t="inlineStr">
         <is>
-          <t>проспект Соборний, 133</t>
+          <t>проспект Соборний, 145</t>
         </is>
       </c>
       <c r="L162" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010228148</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M162" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N162" s="7"/>
       <c r="O162" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Веселівської селищної ради</t>
+          <t>Відділ освіти Приморської міської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="P162" s="4" t="inlineStr">
         <is>
-          <t>(06136)2-15-94</t>
+          <t>(06137)73606</t>
         </is>
       </c>
       <c r="Q162" s="4"/>
       <c r="R162" s="4" t="inlineStr">
         <is>
-          <t>vesschool@ukr.net</t>
+          <t>zosh-2-primorsk@ukr.net</t>
         </is>
       </c>
       <c r="S162" s="4" t="inlineStr">
         <is>
-          <t>http://vesschool2.ucoz.ua</t>
+          <t>https://www.gym2prim.com/</t>
         </is>
       </c>
       <c r="T162" s="4" t="inlineStr">
         <is>
-          <t>Директор Нестеренко Людмила Миколаївна</t>
+          <t>Директор Донченко Сергій Євгенович</t>
         </is>
       </c>
       <c r="U162" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V162" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W162" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X162" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y162" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Веселівська районна різнопрофільна гімназія" Веселівської селищної ради</t>
+          <t>Комунальний заклад "Дніпрорудненська гімназія "Софія" - загальноосвітня школа І-ІІІ ступенів №1" Дніпрорудненської міської ради Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="B163" s="5" t="n">
-        <v>135794</v>
+        <v>134360</v>
       </c>
       <c r="C163" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D163" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Веселівська районна різнопрофільна гімназія"</t>
+          <t>КЗ "Дніпрорудненська гімназія "Софія" - ЗОШ І-ІІІ ступенів №1" ДМР ВР ЗО</t>
         </is>
       </c>
       <c r="E163" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F163" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G163" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H163" s="6" t="inlineStr">
         <is>
-          <t>2310136900</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I163" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J163" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K163" s="4" t="inlineStr">
         <is>
-          <t>проспект Соборний, 133</t>
+          <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L163" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010228148</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M163" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N163" s="7"/>
       <c r="O163" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Веселівської селищної ради</t>
+          <t>Виконавчий комітет Дніпрорудненської міської ради Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="P163" s="4" t="inlineStr">
         <is>
-          <t>(06136)21632</t>
+          <t>(0617)576282</t>
         </is>
       </c>
       <c r="Q163" s="4"/>
       <c r="R163" s="4" t="inlineStr">
         <is>
-          <t>vesele.gimnaziya@ukr.net</t>
+          <t>priyomnaya.czsofia@ukr.net</t>
         </is>
       </c>
       <c r="S163" s="4" t="inlineStr">
         <is>
-          <t>http://vesele-gimnaz.ucoz.ua/</t>
+          <t>http://sofiya-dn.com/</t>
         </is>
       </c>
       <c r="T163" s="4" t="inlineStr">
         <is>
-          <t>Директор Кривко Ігор Олексійович</t>
+          <t>Директор Притула Світлана Олександрівна</t>
         </is>
       </c>
       <c r="U163" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V163" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W163" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X163" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y163" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Гімназія №1 м. Приморська" Приморської міської ради Бердянського району Запорізької області</t>
+          <t>Комунальний заклад "Дніпрорудненська спеціалізована школа І-ІІІ ступенів "Світоч" Дніпрорудненської міської ради Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="B164" s="5" t="n">
-        <v>137983</v>
+        <v>134260</v>
       </c>
       <c r="C164" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D164" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Гімназія №1 м. Приморська"</t>
+          <t>КЗ "ДСШ І-ІІІ ст. "Світоч" ДМР ВР ЗО</t>
         </is>
       </c>
       <c r="E164" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F164" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G164" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H164" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I164" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J164" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K164" s="4" t="inlineStr">
         <is>
-          <t>проспект Соборний, 145</t>
+          <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L164" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M164" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N164" s="7"/>
       <c r="O164" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Приморської міської ради Бердянського району Запорізької області</t>
+          <t>Виконавчий комітет Дніпрорудненської міської ради Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="P164" s="4" t="inlineStr">
         <is>
-          <t>(06137)72139</t>
+          <t>(098)7809706</t>
         </is>
       </c>
       <c r="Q164" s="4"/>
       <c r="R164" s="4" t="inlineStr">
         <is>
-          <t>prim.school1@gmail.com</t>
+          <t>kzsvitoch@gmail.com</t>
         </is>
       </c>
       <c r="S164" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/prim.school1.ukr.education/znz1/</t>
+          <t>http://www.shkolasvitoch.com.ua/</t>
         </is>
       </c>
       <c r="T164" s="4" t="inlineStr">
         <is>
-          <t>Директор Македонська Світлана Іванівна</t>
+          <t>Директор Розумейко Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U164" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V164" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W164" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X164" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y164" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Гімназія №2 м. Приморськ" Приморської міської ради Бердянського району Запорізької області</t>
+          <t>Комунальний заклад "Дніпрорудненська спеціалізована школа І-ІІІ ступенів "Талант" Дніпрорудненської міської ради Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="B165" s="5" t="n">
-        <v>137980</v>
+        <v>134270</v>
       </c>
       <c r="C165" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D165" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Гімназія № 2 м. Приморськ"</t>
+          <t>КЗ "ДСШ І-ІІІ ст. "Талант" ДМР ВР ЗО</t>
         </is>
       </c>
       <c r="E165" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F165" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G165" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H165" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I165" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J165" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K165" s="4" t="inlineStr">
         <is>
-          <t>проспект Соборний, 145</t>
+          <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L165" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M165" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N165" s="7"/>
       <c r="O165" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Приморської міської ради Бердянського району Запорізької області</t>
+          <t>Виконавчий комітет Дніпрорудненської міської ради Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="P165" s="4" t="inlineStr">
         <is>
-          <t>(06137)73606</t>
+          <t>(093)6214060</t>
         </is>
       </c>
       <c r="Q165" s="4"/>
       <c r="R165" s="4" t="inlineStr">
         <is>
-          <t>zosh-2-primorsk@ukr.net</t>
+          <t>sh3_dnr@ukr.net</t>
         </is>
       </c>
       <c r="S165" s="4" t="inlineStr">
         <is>
-          <t>https://www.gym2prim.com/</t>
+          <t>https://talant.eddy.school</t>
         </is>
       </c>
       <c r="T165" s="4" t="inlineStr">
         <is>
-          <t>Директор Донченко Сергій Євгенович</t>
+          <t>Директор Герасименко Людмила Іванівна</t>
         </is>
       </c>
       <c r="U165" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V165" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W165" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X165" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y165" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Дніпрорудненська гімназія "Софія" - загальноосвітня школа І-ІІІ ступенів №1" Дніпрорудненської міської ради Василівського району Запорізької області</t>
+          <t>Комунальний заклад "Запорізька спеціальна загальноосвітня школа-інтернат №1" Запорізької обласної ради</t>
         </is>
       </c>
       <c r="B166" s="5" t="n">
-        <v>134360</v>
+        <v>137523</v>
       </c>
       <c r="C166" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D166" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Дніпрорудненська гімназія "Софія" - ЗОШ І-ІІІ ступенів №1" ДМР ВР ЗО</t>
+          <t>Запорізька школа-інтернат №1</t>
         </is>
       </c>
       <c r="E166" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F166" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>спеціальна школа-інтернат</t>
         </is>
       </c>
       <c r="G166" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H166" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310136900</t>
         </is>
       </c>
       <c r="I166" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J166" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K166" s="4" t="inlineStr">
         <is>
-          <t>проспект Соборний, 164</t>
+          <t>вулиця Котельникова, 16</t>
         </is>
       </c>
       <c r="L166" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M166" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N166" s="7"/>
       <c r="O166" s="4" t="inlineStr">
         <is>
-          <t>Виконавчий комітет Дніпрорудненської міської ради Василівського району Запорізької області</t>
+          <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P166" s="4" t="inlineStr">
         <is>
-          <t>(0617)576282</t>
+          <t>(061)286-96-15</t>
         </is>
       </c>
       <c r="Q166" s="4"/>
       <c r="R166" s="4" t="inlineStr">
         <is>
-          <t>priyomnaya.czsofia@ukr.net</t>
+          <t>internat1zp@ukr.net</t>
         </is>
       </c>
       <c r="S166" s="4" t="inlineStr">
         <is>
-          <t>http://sofiya-dn.com/</t>
+          <t>http://www.internat1.zp.ua</t>
         </is>
       </c>
       <c r="T166" s="4" t="inlineStr">
         <is>
-          <t>Директор Притула Світлана Олександрівна</t>
+          <t>Директор Малюга Оксана Сергіївна</t>
         </is>
       </c>
       <c r="U166" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V166" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W166" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X166" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="Y166" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Дніпрорудненська спеціалізована школа І-ІІІ ступенів "Світоч" Дніпрорудненської міської ради Василівського району Запорізької області</t>
+          <t>комунальний заклад "Запорізька спеціальна загальноосвітня школа-інтернат №2" Запорізької обласної ради</t>
         </is>
       </c>
       <c r="B167" s="5" t="n">
-        <v>134260</v>
+        <v>136998</v>
       </c>
       <c r="C167" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D167" s="4" t="inlineStr">
         <is>
-          <t>КЗ "ДСШ І-ІІІ ст. "Світоч" ДМР ВР ЗО</t>
+          <t>КЗ "ЗСЗШ-І № 2" ЗОР</t>
         </is>
       </c>
       <c r="E167" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F167" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>спеціальна школа-інтернат</t>
         </is>
       </c>
       <c r="G167" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H167" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310137500</t>
         </is>
       </c>
       <c r="I167" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J167" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K167" s="4" t="inlineStr">
         <is>
-          <t>проспект Соборний, 164</t>
+          <t>вулиця І. Сікорського, 267</t>
         </is>
       </c>
       <c r="L167" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010748330</t>
         </is>
       </c>
       <c r="M167" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N167" s="7"/>
       <c r="O167" s="4" t="inlineStr">
         <is>
-          <t>Виконавчий комітет Дніпрорудненської міської ради Василівського району Запорізької області</t>
+          <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P167" s="4" t="inlineStr">
         <is>
-          <t>(098)7809706</t>
+          <t>(061)239-70-50, (061)239-70-51, (061)2397055</t>
         </is>
       </c>
       <c r="Q167" s="4"/>
       <c r="R167" s="4" t="inlineStr">
         <is>
-          <t>kzsvitoch@gmail.com</t>
+          <t>zshi@ukr.net</t>
         </is>
       </c>
       <c r="S167" s="4" t="inlineStr">
         <is>
-          <t>http://www.shkolasvitoch.com.ua/</t>
+          <t>http://zshi2.org.ua/</t>
         </is>
       </c>
       <c r="T167" s="4" t="inlineStr">
         <is>
-          <t>Директор Розумейко Тетяна Миколаївна</t>
+          <t>Т.в.о. директора Кисла Наталія Михайлівна</t>
         </is>
       </c>
       <c r="U167" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V167" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W167" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X167" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="Y167" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Дніпрорудненська спеціалізована школа І-ІІІ ступенів "Талант" Дніпрорудненської міської ради Василівського району Запорізької області</t>
+          <t>комунальний заклад "Запорізька спеціальна загальноосвітня школа-інтернат "Джерело" Запорізької обласної ради</t>
         </is>
       </c>
       <c r="B168" s="5" t="n">
-        <v>134270</v>
+        <v>136715</v>
       </c>
       <c r="C168" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D168" s="4" t="inlineStr">
         <is>
-          <t>КЗ "ДСШ І-ІІІ ст. "Талант" ДМР ВР ЗО</t>
+          <t>Запорізька школа-інтернат "Джерело"</t>
         </is>
       </c>
       <c r="E168" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F168" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>спеціальна школа-інтернат</t>
         </is>
       </c>
       <c r="G168" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H168" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310137500</t>
         </is>
       </c>
       <c r="I168" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J168" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K168" s="4" t="inlineStr">
         <is>
-          <t>проспект Соборний, 164</t>
+          <t>вулиця Тарасівська, 2</t>
         </is>
       </c>
       <c r="L168" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010748330</t>
         </is>
       </c>
       <c r="M168" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N168" s="7"/>
       <c r="O168" s="4" t="inlineStr">
         <is>
-          <t>Виконавчий комітет Дніпрорудненської міської ради Василівського району Запорізької області</t>
+          <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P168" s="4" t="inlineStr">
         <is>
-          <t>(093)6214060</t>
+          <t>(061)707-55-15</t>
         </is>
       </c>
       <c r="Q168" s="4"/>
       <c r="R168" s="4" t="inlineStr">
         <is>
-          <t>sh3_dnr@ukr.net</t>
+          <t>zsdjerelo@ukr.net</t>
         </is>
       </c>
       <c r="S168" s="4" t="inlineStr">
         <is>
-          <t>https://talant.eddy.school</t>
+          <t>http://dzherelo.zp.sch.in.ua/</t>
         </is>
       </c>
       <c r="T168" s="4" t="inlineStr">
         <is>
-          <t>Директор Герасименко Людмила Іванівна</t>
+          <t>Директор Нішенко Олександр Володимирович</t>
         </is>
       </c>
       <c r="U168" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V168" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W168" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X168" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="Y168" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Запорізька спеціалізована школа-інтернат ІІ-ІІІ ступенів "Січовий колегіум" Запорізької обласної ради</t>
+          <t>комунальний заклад "Запорізька спеціальна загальноосвітня школа-інтернат "Орієнтир" Запорізької обласної ради</t>
         </is>
       </c>
       <c r="B169" s="5" t="n">
-        <v>137520</v>
+        <v>137203</v>
       </c>
       <c r="C169" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D169" s="4" t="inlineStr">
         <is>
-          <t>Запорізька школа-інтернат "Січовий колегіум"</t>
+          <t>КЗ "ЗСЗШІ "Орієнтир" ЗОР</t>
         </is>
       </c>
       <c r="E169" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F169" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа-інтернат</t>
+          <t>спеціальна школа-інтернат</t>
         </is>
       </c>
       <c r="G169" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H169" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I169" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J169" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K169" s="4" t="inlineStr">
         <is>
-          <t>бульвар Марії Примаченко, 14</t>
+          <t>вулиця Сарматська, 17</t>
         </is>
       </c>
       <c r="L169" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M169" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N169" s="7"/>
       <c r="O169" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P169" s="4" t="inlineStr">
         <is>
-          <t>(061)2862080</t>
+          <t>(066)403-57-10</t>
         </is>
       </c>
       <c r="Q169" s="4"/>
       <c r="R169" s="4" t="inlineStr">
         <is>
-          <t>sichoviycolegium@gmail.com</t>
+          <t>internat.orientir@gmail.com</t>
         </is>
       </c>
       <c r="S169" s="4" t="inlineStr">
         <is>
-          <t>http://zski.com.ua</t>
+          <t>orientyr.org.ua</t>
         </is>
       </c>
       <c r="T169" s="4" t="inlineStr">
         <is>
-          <t> Волкова Галина Володимирівна</t>
+          <t> Тихомирова Ганна Володимирівна</t>
         </is>
       </c>
       <c r="U169" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V169" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W169" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X169" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="Y169" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Запорізька спеціальна загальноосвітня школа-інтернат №1" Запорізької обласної ради</t>
+          <t>комунальний заклад "Запорізька спеціальна загальноосвітня школа-інтернат "Світанок" Запорізької обласної ради</t>
         </is>
       </c>
       <c r="B170" s="5" t="n">
-        <v>137523</v>
+        <v>137567</v>
       </c>
       <c r="C170" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D170" s="4" t="inlineStr">
         <is>
-          <t>Запорізька школа-інтернат №1</t>
+          <t>Запорізька школа-інтернат "Світанок"</t>
         </is>
       </c>
       <c r="E170" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F170" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа-інтернат</t>
         </is>
       </c>
       <c r="G170" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H170" s="6" t="inlineStr">
         <is>
-          <t>2310136900</t>
+          <t>2310136600</t>
         </is>
       </c>
       <c r="I170" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J170" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K170" s="4" t="inlineStr">
         <is>
-          <t>вулиця Котельникова, 16</t>
+          <t>вулиця Перспективна, 8</t>
         </is>
       </c>
       <c r="L170" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010228148</t>
+          <t>UA23060070010385728</t>
         </is>
       </c>
       <c r="M170" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N170" s="7"/>
       <c r="O170" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P170" s="4" t="inlineStr">
         <is>
-          <t>(061)286-96-15</t>
+          <t>(061)7077028</t>
         </is>
       </c>
       <c r="Q170" s="4"/>
       <c r="R170" s="4" t="inlineStr">
         <is>
-          <t>internat1zp@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>svitanok2022zp@gmail.com</t>
+        </is>
+      </c>
+      <c r="S170" s="4"/>
       <c r="T170" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Логвиненко Наталія Вячеславівна</t>
+          <t> Шарікова Катерина Павлівна</t>
         </is>
       </c>
       <c r="U170" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V170" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W170" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X170" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="Y170" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Запорізька спеціальна загальноосвітня школа-інтернат №2" Запорізької обласної ради</t>
+          <t>Комунальний заклад "Запорізький обласний академічний ліцей "Альта" Запорізької обласної ради</t>
         </is>
       </c>
       <c r="B171" s="5" t="n">
-        <v>136998</v>
+        <v>137510</v>
       </c>
       <c r="C171" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D171" s="4" t="inlineStr">
         <is>
-          <t>КЗ "ЗСЗШ-І № 2" ЗОР</t>
+          <t>КЗ "Запорізький обласний академічний ліцей "Альта" ЗОР</t>
         </is>
       </c>
       <c r="E171" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F171" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа-інтернат</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G171" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H171" s="6" t="inlineStr">
         <is>
-          <t>2310137500</t>
+          <t>2310136900</t>
         </is>
       </c>
       <c r="I171" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J171" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K171" s="4" t="inlineStr">
         <is>
-          <t>вулиця І. Сікорського, 267</t>
+          <t>вулиця Краєвидна, 1А</t>
         </is>
       </c>
       <c r="L171" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010748330</t>
+          <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M171" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N171" s="7"/>
       <c r="O171" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P171" s="4" t="inlineStr">
         <is>
-          <t>(061)239-70-50, (061)239-70-51, (061)2397055</t>
+          <t>(061)286-97-58</t>
         </is>
       </c>
       <c r="Q171" s="4"/>
       <c r="R171" s="4" t="inlineStr">
         <is>
-          <t>zshi@ukr.net</t>
+          <t>internat7zp@gmail.com</t>
         </is>
       </c>
       <c r="S171" s="4" t="inlineStr">
         <is>
-          <t>http://zshi2.org.ua/</t>
+          <t>http://internat7.zp.ua</t>
         </is>
       </c>
       <c r="T171" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Кисла Наталія Михайлівна</t>
+          <t>Т.в.о. директора Кутузова Світлана Володимирівна</t>
         </is>
       </c>
       <c r="U171" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V171" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W171" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X171" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y171" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Запорізька спеціальна загальноосвітня школа-інтернат "Джерело" Запорізької обласної ради</t>
+          <t>комунальний заклад "Запорізький обласний академічний ліцей "Козацький" Запорізької обласної ради</t>
         </is>
       </c>
       <c r="B172" s="5" t="n">
-        <v>136715</v>
+        <v>135207</v>
       </c>
       <c r="C172" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D172" s="4" t="inlineStr">
         <is>
-          <t>Запорізька школа-інтернат "Джерело"</t>
+          <t>Запорізький обласний ліцей «Козацький»</t>
         </is>
       </c>
       <c r="E172" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F172" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа-інтернат</t>
+          <t>спеціалізована школа-інтернат</t>
         </is>
       </c>
       <c r="G172" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H172" s="6" t="inlineStr">
         <is>
-          <t>2310137500</t>
+          <t>2310136900</t>
         </is>
       </c>
       <c r="I172" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J172" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K172" s="4" t="inlineStr">
         <is>
-          <t>вулиця Тарасівська, 2</t>
+          <t>вулиця Щаслива, 2</t>
         </is>
       </c>
       <c r="L172" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010748330</t>
+          <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M172" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N172" s="7"/>
       <c r="O172" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P172" s="4" t="inlineStr">
         <is>
-          <t>(061)707-55-15</t>
+          <t>(0612)24-79-67</t>
         </is>
       </c>
       <c r="Q172" s="4"/>
       <c r="R172" s="4" t="inlineStr">
         <is>
-          <t>zsdjerelo@ukr.net</t>
+          <t>zp.inter4@ukr.net</t>
         </is>
       </c>
       <c r="S172" s="4" t="inlineStr">
         <is>
-          <t>http://dzherelo.zp.sch.in.ua/</t>
+          <t>http://inter4.zp.ua/</t>
         </is>
       </c>
       <c r="T172" s="4" t="inlineStr">
         <is>
-          <t>Директор Нішенко Олександр Володимирович</t>
+          <t> Губіна Оксана Олександрівна</t>
         </is>
       </c>
       <c r="U172" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V172" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W172" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X172" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="Y172" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Запорізька спеціальна загальноосвітня школа-інтернат "Орієнтир" Запорізької обласної ради</t>
+          <t>комунальний заклад "Запорізький обласний академічний ліцей "Січовий колегіум" Запорізької обласної ради</t>
         </is>
       </c>
       <c r="B173" s="5" t="n">
-        <v>137203</v>
+        <v>137520</v>
       </c>
       <c r="C173" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D173" s="4" t="inlineStr">
         <is>
-          <t>КЗ "ЗСЗШІ "Орієнтир" ЗОР</t>
+          <t>Запорізький обласний академічний ліцей "Січовий колегіум"</t>
         </is>
       </c>
       <c r="E173" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F173" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа-інтернат</t>
+          <t>спеціалізована школа-інтернат</t>
         </is>
       </c>
       <c r="G173" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H173" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I173" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J173" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K173" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сарматська, 17</t>
+          <t>бульвар Марії Примаченко, 14</t>
         </is>
       </c>
       <c r="L173" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M173" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N173" s="7"/>
       <c r="O173" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P173" s="4" t="inlineStr">
         <is>
-          <t>(066)403-57-10</t>
+          <t>(061)2862080</t>
         </is>
       </c>
       <c r="Q173" s="4"/>
       <c r="R173" s="4" t="inlineStr">
         <is>
-          <t>internat.orientir@gmail.com</t>
+          <t>sichoviycolegium@gmail.com</t>
         </is>
       </c>
       <c r="S173" s="4" t="inlineStr">
         <is>
-          <t>orientyr.org.ua</t>
+          <t>http://zski.com.ua</t>
         </is>
       </c>
       <c r="T173" s="4" t="inlineStr">
         <is>
-          <t> Тихомирова Ганна Володимирівна</t>
+          <t> Волкова Галина Володимирівна</t>
         </is>
       </c>
       <c r="U173" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V173" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W173" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X173" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="Y173" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Запорізька спеціальна загальноосвітня школа-інтернат "Світанок" Запорізької обласної ради</t>
+          <t>комунальний заклад "Запорізький обласний ліцей з посиленою військово-фізичною підготовкою "Захисник" Запорізької обласної ради</t>
         </is>
       </c>
       <c r="B174" s="5" t="n">
-        <v>137567</v>
+        <v>137425</v>
       </c>
       <c r="C174" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D174" s="4" t="inlineStr">
         <is>
-          <t>Запорізька школа-інтернат "Світанок"</t>
+          <t>КЗ "ЗОЛ "Захисник" ЗОР</t>
         </is>
       </c>
       <c r="E174" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F174" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа-інтернат</t>
+          <t>ліцей-інтернат</t>
         </is>
       </c>
       <c r="G174" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H174" s="6" t="inlineStr">
         <is>
-          <t>2310136600</t>
+          <t>2310137500</t>
         </is>
       </c>
       <c r="I174" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J174" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K174" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перспективна, 8</t>
+          <t>вулиця Військбуд, 570</t>
         </is>
       </c>
       <c r="L174" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010385728</t>
+          <t>UA23060070010748330</t>
         </is>
       </c>
       <c r="M174" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N174" s="7"/>
       <c r="O174" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P174" s="4" t="inlineStr">
         <is>
-          <t>(061)7077028</t>
+          <t>(061)226-23-52, (061)226-23-53, (096)272-82-18</t>
         </is>
       </c>
       <c r="Q174" s="4"/>
       <c r="R174" s="4" t="inlineStr">
         <is>
-          <t>svitanok2022zp@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S174" s="4"/>
+          <t>zahisnik.zp@gmail.com</t>
+        </is>
+      </c>
+      <c r="S174" s="4" t="inlineStr">
+        <is>
+          <t>www.zahisnik.zp.ua</t>
+        </is>
+      </c>
       <c r="T174" s="4" t="inlineStr">
         <is>
-          <t> Шарікова Катерина Павлівна</t>
+          <t> Хорішко Микола Миколайович</t>
         </is>
       </c>
       <c r="U174" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V174" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W174" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X174" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="Y174" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Запорізький обласний академічний ліцей "Альта" Запорізької обласної ради</t>
+          <t>Комунальний заклад "Запорізький обласний навчально-реабілітаційний центр "Оберіг" Запорізької обласної ради</t>
         </is>
       </c>
       <c r="B175" s="5" t="n">
-        <v>137510</v>
+        <v>137226</v>
       </c>
       <c r="C175" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D175" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Запорізький обласний академічний ліцей "Альта" ЗОР</t>
+          <t>Запорізький обласний НРЦ «Оберіг»</t>
         </is>
       </c>
       <c r="E175" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F175" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>спеціальна школа-інтернат</t>
         </is>
       </c>
       <c r="G175" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H175" s="6" t="inlineStr">
         <is>
-          <t>2310136900</t>
+          <t>2310136600</t>
         </is>
       </c>
       <c r="I175" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J175" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K175" s="4" t="inlineStr">
         <is>
-          <t>вулиця Краєвидна, 1А</t>
+          <t>вулиця Володимира Мономаха, 87-А</t>
         </is>
       </c>
       <c r="L175" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010228148</t>
+          <t>UA23060070010385728</t>
         </is>
       </c>
       <c r="M175" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N175" s="7"/>
       <c r="O175" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P175" s="4" t="inlineStr">
         <is>
-          <t>(061)286-97-58</t>
+          <t>(061)286-25-85</t>
         </is>
       </c>
       <c r="Q175" s="4"/>
       <c r="R175" s="4" t="inlineStr">
         <is>
-          <t>internat7zp@gmail.com</t>
+          <t>oberig9@ukr.net</t>
         </is>
       </c>
       <c r="S175" s="4" t="inlineStr">
         <is>
-          <t>http://internat7.zp.ua</t>
+          <t>https://oberig.zp.ua/</t>
         </is>
       </c>
       <c r="T175" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Кутузова Світлана Володимирівна</t>
+          <t> Дуда Ірина Олександрівна</t>
         </is>
       </c>
       <c r="U175" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V175" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W175" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X175" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="Y175" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Запорізький обласний академічний ліцей "Козацький" Запорізької обласної ради</t>
+          <t>комунальний заклад "Запорізький обласний спортивний ліцей" Запорізької обласної ради</t>
         </is>
       </c>
       <c r="B176" s="5" t="n">
-        <v>135207</v>
+        <v>146714</v>
       </c>
       <c r="C176" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D176" s="4" t="inlineStr">
         <is>
-          <t>Запорізький обласний ліцей «Козацький»</t>
+          <t>КЗ "ЗСЗШІСП" ЗОР</t>
         </is>
       </c>
       <c r="E176" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F176" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа-інтернат</t>
+          <t>школа-інтернат</t>
         </is>
       </c>
       <c r="G176" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H176" s="6" t="inlineStr">
         <is>
-          <t>2310136900</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I176" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J176" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K176" s="4" t="inlineStr">
         <is>
-          <t>вулиця Щаслива, 2</t>
+          <t>вулиця Патріотична, 7</t>
         </is>
       </c>
       <c r="L176" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010228148</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M176" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N176" s="7"/>
       <c r="O176" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P176" s="4" t="inlineStr">
         <is>
-          <t>(0612)24-79-67</t>
+          <t>(0612)326650</t>
         </is>
       </c>
       <c r="Q176" s="4"/>
       <c r="R176" s="4" t="inlineStr">
         <is>
-          <t>zp.inter4@ukr.net</t>
+          <t>sport@zapisp.com</t>
         </is>
       </c>
       <c r="S176" s="4" t="inlineStr">
         <is>
-          <t>http://inter4.zp.ua/</t>
+          <t>http://www.zapisp.com</t>
         </is>
       </c>
       <c r="T176" s="4" t="inlineStr">
         <is>
-          <t> Губіна Оксана Олександрівна</t>
+          <t> Білова Лариса Василівна</t>
         </is>
       </c>
       <c r="U176" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V176" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W176" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X176" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="Y176" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Запорізький обласний ліцей з посиленою військово-фізичною підготовкою "Захисник" Запорізької обласної ради</t>
+          <t>Комунальний заклад "Зеленівський ліцей" Софіївської сільської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="B177" s="5" t="n">
-        <v>137425</v>
+        <v>135529</v>
       </c>
       <c r="C177" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D177" s="4" t="inlineStr">
         <is>
-          <t>КЗ "ЗОЛ "Захисник" ЗОР</t>
+          <t>КЗ "Зеленівський ліцей"</t>
         </is>
       </c>
       <c r="E177" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F177" s="4" t="inlineStr">
         <is>
-          <t>ліцей-інтернат</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G177" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H177" s="6" t="inlineStr">
         <is>
-          <t>2310137500</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I177" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J177" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K177" s="4" t="inlineStr">
         <is>
-          <t>вулиця Військбуд, 570</t>
+          <t>вулиця Незалежної України, 58</t>
         </is>
       </c>
       <c r="L177" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010748330</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M177" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N177" s="7"/>
       <c r="O177" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
+          <t>Відділ освіти, культури,туризму, молоді та спорту Софіївської сільської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="P177" s="4" t="inlineStr">
         <is>
-          <t>(061)226-23-52, (061)226-23-53, (096)272-82-18</t>
+          <t>(099)3285908</t>
         </is>
       </c>
       <c r="Q177" s="4"/>
       <c r="R177" s="4" t="inlineStr">
         <is>
-          <t>zahisnik.zp@gmail.com</t>
+          <t>zelenivskijlicej@sofiivska-gromada.gov.ua</t>
         </is>
       </c>
       <c r="S177" s="4" t="inlineStr">
         <is>
-          <t>www.zahisnik.zp.ua</t>
+          <t>https://sites.google.com/view/zelenovskayaschool/</t>
         </is>
       </c>
       <c r="T177" s="4" t="inlineStr">
         <is>
-          <t> Хорішко Микола Миколайович</t>
+          <t>Директор Іотова Наталія Петрівна</t>
         </is>
       </c>
       <c r="U177" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V177" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W177" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X177" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y177" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Запорізький обласний навчально-реабілітаційний центр "Оберіг" Запорізької обласної ради</t>
+          <t>Комунальний заклад "Кам'янсько-Дніпровська загальноосвітня школа І-ІІІ ступенів №3" Кам'янсько-Дніпровської міської ради Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="B178" s="5" t="n">
-        <v>137226</v>
+        <v>134724</v>
       </c>
       <c r="C178" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D178" s="4" t="inlineStr">
         <is>
-          <t>Запорізький обласний НРЦ «Оберіг»</t>
+          <t>КЗ "Кам'янсько-Дніпровська ЗОШ І-ІІІ ступенів №3"</t>
         </is>
       </c>
       <c r="E178" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F178" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа-інтернат</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G178" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H178" s="6" t="inlineStr">
         <is>
-          <t>2310136600</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I178" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J178" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K178" s="4" t="inlineStr">
         <is>
-          <t>вулиця Володимира Мономаха, 87-А</t>
+          <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L178" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010385728</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M178" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N178" s="7"/>
       <c r="O178" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
+          <t>Відділ освіти, молоді та спорту виконавчого комітету Кам`янсько-Дніпровської міської ради Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="P178" s="4" t="inlineStr">
         <is>
-          <t>(061)286-25-85</t>
+          <t>(095)53-37-851</t>
         </is>
       </c>
       <c r="Q178" s="4"/>
       <c r="R178" s="4" t="inlineStr">
         <is>
-          <t>oberig9@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>school-3@kd-ovita.zp.ua</t>
+        </is>
+      </c>
+      <c r="S178" s="4"/>
       <c r="T178" s="4" t="inlineStr">
         <is>
-          <t> Дуда Ірина Олександрівна</t>
+          <t>Директор Різниченко Юлія Сергіївна</t>
         </is>
       </c>
       <c r="U178" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V178" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W178" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X178" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y178" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Запорізький обласний спортивний ліцей" Запорізької обласної ради</t>
+          <t>Комунальний заклад "Нестерянська спеціалізована різнопрофільна загальноосвітня школа I-III ступенів" Оріхівської міської ради</t>
         </is>
       </c>
       <c r="B179" s="5" t="n">
-        <v>146714</v>
+        <v>135297</v>
       </c>
       <c r="C179" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D179" s="4" t="inlineStr">
         <is>
-          <t>КЗ "ЗСЗШІСП" ЗОР</t>
+          <t>КЗ "Нестерянська СРЗОШ І-ІІІ ст."</t>
         </is>
       </c>
       <c r="E179" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F179" s="4" t="inlineStr">
         <is>
-          <t>школа-інтернат</t>
+          <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G179" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H179" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I179" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J179" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K179" s="4" t="inlineStr">
         <is>
-          <t>вулиця Патріотична, 7</t>
+          <t>вулиця Незалежної України, 43-А</t>
         </is>
       </c>
       <c r="L179" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M179" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N179" s="7"/>
       <c r="O179" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
+          <t>Відділ освіти, молоді та спорту виконавчого комітету Оріхівської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="P179" s="4" t="inlineStr">
         <is>
-          <t>(0612)326650</t>
+          <t>(06141)49290</t>
         </is>
       </c>
       <c r="Q179" s="4"/>
       <c r="R179" s="4" t="inlineStr">
         <is>
-          <t>sport@zapisp.com</t>
+          <t>nesterianka2@ukr.net</t>
         </is>
       </c>
       <c r="S179" s="4" t="inlineStr">
         <is>
-          <t>http://www.zapisp.com</t>
+          <t>https://sites.google.com/site/sckilnipodij/</t>
         </is>
       </c>
       <c r="T179" s="4" t="inlineStr">
         <is>
-          <t> Білова Лариса Василівна</t>
+          <t>Директор Закарлюка Наталія Олександрівна</t>
         </is>
       </c>
       <c r="U179" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V179" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W179" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X179" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y179" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Зеленівський ліцей" Софіївської сільської ради Бердянського району Запорізької області</t>
+          <t>комунальний заклад "Новоукраїнська гімназія" Кам'янської селищної ради Пологівського району Запорізької області</t>
         </is>
       </c>
       <c r="B180" s="5" t="n">
-        <v>135529</v>
+        <v>136708</v>
       </c>
       <c r="C180" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D180" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Зеленівський ліцей"</t>
+          <t>КЗ "Новоукраїнська гімназія"</t>
         </is>
       </c>
       <c r="E180" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F180" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G180" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H180" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I180" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J180" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K180" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежної України, 58</t>
+          <t>вулиця Якова Новицького, 11</t>
         </is>
       </c>
       <c r="L180" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M180" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N180" s="7"/>
       <c r="O180" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури,туризму, молоді та спорту Софіївської сільської ради Бердянського району Запорізької області</t>
+          <t>КАМ'ЯНСЬКА СЕЛИЩНА РАДА ПОЛОГІВСЬКОГО РАЙОНУ ЗАПОРІЗЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="P180" s="4" t="inlineStr">
         <is>
-          <t>(099)3285908</t>
+          <t>(06147)75630</t>
         </is>
       </c>
       <c r="Q180" s="4"/>
       <c r="R180" s="4" t="inlineStr">
         <is>
-          <t>zelenivskijlicej@sofiivska-gromada.gov.ua</t>
+          <t>novukrzosh@gmail.com</t>
         </is>
       </c>
       <c r="S180" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/zelenovskayaschool/</t>
+          <t>http://novoykrainkazoh.ucoz.ua/</t>
         </is>
       </c>
       <c r="T180" s="4" t="inlineStr">
         <is>
-          <t>Директор Іотова Наталія Петрівна</t>
+          <t>Директор Яковлєва Тетяна Геннадіївна</t>
         </is>
       </c>
       <c r="U180" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V180" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W180" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X180" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y180" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Кам'янсько-Дніпровська загальноосвітня школа І-ІІІ ступенів №3" Кам'янсько-Дніпровської міської ради Василівського району Запорізької області</t>
+          <t>Комунальний заклад "Преславська гімназія" Приморської міської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="B181" s="5" t="n">
-        <v>134724</v>
+        <v>136360</v>
       </c>
       <c r="C181" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D181" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Кам'янсько-Дніпровська ЗОШ І-ІІІ ступенів №3"</t>
+          <t>КЗ "Преславська гімназія"</t>
         </is>
       </c>
       <c r="E181" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F181" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G181" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H181" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I181" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J181" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K181" s="4" t="inlineStr">
         <is>
-          <t>проспект Соборний, 164</t>
+          <t>проспект Соборний, 145</t>
         </is>
       </c>
       <c r="L181" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M181" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N181" s="7"/>
       <c r="O181" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту виконавчого комітету Кам`янсько-Дніпровської міської ради Василівського району Запорізької області</t>
+          <t>Відділ освіти Приморської міської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="P181" s="4" t="inlineStr">
         <is>
-          <t>(095)53-37-851</t>
+          <t>(06137)76132</t>
         </is>
       </c>
       <c r="Q181" s="4"/>
       <c r="R181" s="4" t="inlineStr">
         <is>
-          <t>school-3@kd-ovita.zp.ua</t>
-[...2 lines deleted...]
-      <c r="S181" s="4"/>
+          <t>preslav_zoh@ukr.net</t>
+        </is>
+      </c>
+      <c r="S181" s="4" t="inlineStr">
+        <is>
+          <t>https://preslavzoh.wixsite.com/kz-preslav</t>
+        </is>
+      </c>
       <c r="T181" s="4" t="inlineStr">
         <is>
-          <t>Директор Різниченко Юлія Сергіївна</t>
+          <t>Директор Саввова Тетяна Іванівна</t>
         </is>
       </c>
       <c r="U181" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V181" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W181" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X181" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y181" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Нестерянська спеціалізована різнопрофільна загальноосвітня школа I-III ступенів" Оріхівської міської ради</t>
+          <t>Комунальний заклад "Приморський регіональний українсько-болгарський багатопрофільний ліцей ІІ-ІІІ ступенів" Приморської міської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="B182" s="5" t="n">
-        <v>135297</v>
+        <v>136364</v>
       </c>
       <c r="C182" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D182" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Нестерянська СРЗОШ І-ІІІ ст."</t>
+          <t>КЗ "Приморський ліцей"</t>
         </is>
       </c>
       <c r="E182" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F182" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G182" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H182" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I182" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J182" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K182" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежної України, 43-А</t>
+          <t>провулок Соборний, 145</t>
         </is>
       </c>
       <c r="L182" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M182" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N182" s="7"/>
       <c r="O182" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту виконавчого комітету Оріхівської міської ради Запорізької області</t>
+          <t>Відділ освіти Приморської міської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="P182" s="4" t="inlineStr">
         <is>
-          <t>(06141)49290</t>
+          <t>(06137)73547</t>
         </is>
       </c>
       <c r="Q182" s="4"/>
       <c r="R182" s="4" t="inlineStr">
         <is>
-          <t>nesterianka2@ukr.net</t>
+          <t>prubml2015@gmail.com</t>
         </is>
       </c>
       <c r="S182" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/site/sckilnipodij/</t>
+          <t>https://prubml.e-schools.info/</t>
         </is>
       </c>
       <c r="T182" s="4" t="inlineStr">
         <is>
-          <t>Директор Закарлюка Наталія Олександрівна</t>
+          <t>Директор Вишневецький Василь Олександрович</t>
         </is>
       </c>
       <c r="U182" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V182" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W182" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X182" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y182" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Новоукраїнська гімназія" Кам'янської селищної ради Пологівського району Запорізької області</t>
+          <t>Комунальний заклад "Софіївська гімназія" Софіївської сільської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="B183" s="5" t="n">
-        <v>136708</v>
+        <v>135888</v>
       </c>
       <c r="C183" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D183" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Новоукраїнська гімназія"</t>
+          <t>КЗ "Софіївська гімназія"</t>
         </is>
       </c>
       <c r="E183" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F183" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G183" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H183" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I183" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J183" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K183" s="4" t="inlineStr">
         <is>
-          <t>вулиця Якова Новицького, 11</t>
+          <t>вулиця Незалежної України, 58</t>
         </is>
       </c>
       <c r="L183" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M183" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N183" s="7"/>
       <c r="O183" s="4" t="inlineStr">
         <is>
-          <t>КАМ'ЯНСЬКА СЕЛИЩНА РАДА ПОЛОГІВСЬКОГО РАЙОНУ ЗАПОРІЗЬКОЇ ОБЛАСТІ</t>
+          <t>Відділ освіти, культури,туризму, молоді та спорту Софіївської сільської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="P183" s="4" t="inlineStr">
         <is>
-          <t>(06147)75630</t>
+          <t>(099)9707765</t>
         </is>
       </c>
       <c r="Q183" s="4"/>
       <c r="R183" s="4" t="inlineStr">
         <is>
-          <t>novukrzosh@gmail.com</t>
+          <t>sofiivskagimnazia@sofiivska-gromada.gov.ua</t>
         </is>
       </c>
       <c r="S183" s="4" t="inlineStr">
         <is>
-          <t>http://novoykrainkazoh.ucoz.ua/</t>
+          <t>https://sites.google.com/view/sofiivskahymnazia</t>
         </is>
       </c>
       <c r="T183" s="4" t="inlineStr">
         <is>
-          <t>Директор Яковлєва Тетяна Геннадіївна</t>
+          <t>Директор Стоєв Олександр Михайлович</t>
         </is>
       </c>
       <c r="U183" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V183" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W183" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X183" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y183" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Преславська гімназія" Приморської міської ради Бердянського району Запорізької області</t>
+          <t>Костянтинівський ліцей "Ерудит" Костянтинівської сільської ради Мелітопольського району Запорізької області</t>
         </is>
       </c>
       <c r="B184" s="5" t="n">
-        <v>136360</v>
+        <v>134778</v>
       </c>
       <c r="C184" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D184" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Преславська гімназія"</t>
+          <t>Костянтинівський ліцей "Ерудит"</t>
         </is>
       </c>
       <c r="E184" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F184" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G184" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H184" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I184" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J184" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K184" s="4" t="inlineStr">
         <is>
-          <t>проспект Соборний, 145</t>
+          <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L184" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M184" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N184" s="7"/>
       <c r="O184" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Приморської міської ради Бердянського району Запорізької області</t>
+          <t>Відділ освіти, молоді та спорту Костянтинівської сільської ради Мелітопольського району Запорізької області</t>
         </is>
       </c>
       <c r="P184" s="4" t="inlineStr">
         <is>
-          <t>(06137)76132</t>
+          <t>(068)0692055</t>
         </is>
       </c>
       <c r="Q184" s="4"/>
       <c r="R184" s="4" t="inlineStr">
         <is>
-          <t>preslav_zoh@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>koosh2.erudit@gmail.com</t>
+        </is>
+      </c>
+      <c r="S184" s="4"/>
       <c r="T184" s="4" t="inlineStr">
         <is>
-          <t>Директор Саввова Тетяна Іванівна</t>
+          <t>Директор Неліпа Світлана Василівна</t>
         </is>
       </c>
       <c r="U184" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V184" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W184" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X184" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y184" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Приморський регіональний українсько-болгарський багатопрофільний ліцей ІІ-ІІІ ступенів" Приморської міської ради Бердянського району Запорізької області</t>
+          <t>Коханівська гімназія Роздольської сільської ради Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="B185" s="5" t="n">
-        <v>136364</v>
+        <v>134477</v>
       </c>
       <c r="C185" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D185" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Приморський ліцей"</t>
+          <t>Коханівська гімназія</t>
         </is>
       </c>
       <c r="E185" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F185" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G185" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H185" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310136300</t>
         </is>
       </c>
       <c r="I185" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J185" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K185" s="4" t="inlineStr">
         <is>
-          <t>провулок Соборний, 145</t>
+          <t>вулиця Університетська, 55-А</t>
         </is>
       </c>
       <c r="L185" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010595678</t>
         </is>
       </c>
       <c r="M185" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N185" s="7"/>
       <c r="O185" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Приморської міської ради Бердянського району Запорізької області</t>
+          <t>Роздольська сільська рада Михайлівського району Запорізької області</t>
         </is>
       </c>
       <c r="P185" s="4" t="inlineStr">
         <is>
-          <t>(06137)73547</t>
+          <t>(098)4147545</t>
         </is>
       </c>
       <c r="Q185" s="4"/>
       <c r="R185" s="4" t="inlineStr">
         <is>
-          <t>prubml2015@gmail.com</t>
+          <t>kochane.nvk@gmail.com</t>
         </is>
       </c>
       <c r="S185" s="4" t="inlineStr">
         <is>
-          <t>https://prubml.e-schools.info/</t>
+          <t>http://kokhane-nvk.zp.sch.in.ua/</t>
         </is>
       </c>
       <c r="T185" s="4" t="inlineStr">
         <is>
-          <t>Директор Вишневецький Василь Олександрович</t>
+          <t>Директор Солом'яна Інна Вікторівна</t>
         </is>
       </c>
       <c r="U185" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V185" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W185" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X185" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y185" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Софіївська гімназія" Софіївської сільської ради Бердянського району Запорізької області</t>
+          <t>Лагіднівський заклад загальної середньої освіти Молочанської міської ради</t>
         </is>
       </c>
       <c r="B186" s="5" t="n">
-        <v>135888</v>
+        <v>135618</v>
       </c>
       <c r="C186" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D186" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Софіївська гімназія"</t>
+          <t>Лагіднівський ЗЗСО ММР</t>
         </is>
       </c>
       <c r="E186" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F186" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G186" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H186" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310136900</t>
         </is>
       </c>
       <c r="I186" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J186" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K186" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежної України, 58</t>
+          <t>вулиця Фанатська, 10</t>
         </is>
       </c>
       <c r="L186" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M186" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N186" s="7"/>
       <c r="O186" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури,туризму, молоді та спорту Софіївської сільської ради Бердянського району Запорізької області</t>
+          <t>Виконавчий комітет Молочанської міської ради</t>
         </is>
       </c>
       <c r="P186" s="4" t="inlineStr">
         <is>
-          <t>(099)9707765</t>
+          <t>(096)4702977</t>
         </is>
       </c>
       <c r="Q186" s="4"/>
       <c r="R186" s="4" t="inlineStr">
         <is>
-          <t>sofiivskagimnazia@sofiivska-gromada.gov.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>bondar_n_a_@ukr.net</t>
+        </is>
+      </c>
+      <c r="S186" s="4"/>
       <c r="T186" s="4" t="inlineStr">
         <is>
-          <t>Директор Стоєв Олександр Михайлович</t>
+          <t>Директор Бондарь Наталя Анатоліївна</t>
         </is>
       </c>
       <c r="U186" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V186" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W186" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X186" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y186" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="4" t="inlineStr">
         <is>
-          <t>Костянтинівський ліцей "Ерудит" Костянтинівської сільської ради Мелітопольського району Запорізької області</t>
+          <t>Ліцей №10 Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B187" s="5" t="n">
-        <v>134778</v>
+        <v>135810</v>
       </c>
       <c r="C187" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D187" s="4" t="inlineStr">
         <is>
-          <t>Костянтинівський ліцей "Ерудит"</t>
+          <t>Ліцей №10 ММР ЗО</t>
         </is>
       </c>
       <c r="E187" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F187" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G187" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H187" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I187" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J187" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K187" s="4" t="inlineStr">
         <is>
           <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L187" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M187" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N187" s="7"/>
       <c r="O187" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту Костянтинівської сільської ради Мелітопольського району Запорізької області</t>
+          <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="P187" s="4" t="inlineStr">
         <is>
-          <t>(068)0692055</t>
+          <t>(068)3672811</t>
         </is>
       </c>
       <c r="Q187" s="4"/>
       <c r="R187" s="4" t="inlineStr">
         <is>
-          <t>koosh2.erudit@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S187" s="4"/>
+          <t>licey10mlt@gmail.com</t>
+        </is>
+      </c>
+      <c r="S187" s="4" t="inlineStr">
+        <is>
+          <t>https://liceum10.wixsite.com/site</t>
+        </is>
+      </c>
       <c r="T187" s="4" t="inlineStr">
         <is>
-          <t>Директор Неліпа Світлана Василівна</t>
+          <t>Директор Вольнюк Ірина Анатоліївна</t>
         </is>
       </c>
       <c r="U187" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V187" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W187" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X187" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y187" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="4" t="inlineStr">
         <is>
-          <t>Коханівська гімназія Роздольської сільської ради Василівського району Запорізької області</t>
+          <t>Ліцей №16 Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B188" s="5" t="n">
-        <v>134477</v>
+        <v>135860</v>
       </c>
       <c r="C188" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D188" s="4" t="inlineStr">
         <is>
-          <t>Коханівська гімназія</t>
+          <t>Ліцей №16 ММР ЗО</t>
         </is>
       </c>
       <c r="E188" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F188" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G188" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H188" s="6" t="inlineStr">
         <is>
-          <t>2310136300</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I188" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J188" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K188" s="4" t="inlineStr">
         <is>
-          <t>вулиця Університетська, 55-А</t>
+          <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L188" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010595678</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M188" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N188" s="7"/>
       <c r="O188" s="4" t="inlineStr">
         <is>
-          <t>Роздольська сільська рада Михайлівського району Запорізької області</t>
+          <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="P188" s="4" t="inlineStr">
         <is>
-          <t>(098)4147545</t>
+          <t>(093)6671076</t>
         </is>
       </c>
       <c r="Q188" s="4"/>
       <c r="R188" s="4" t="inlineStr">
         <is>
-          <t>kochane.nvk@gmail.com</t>
+          <t>nvk16_mel@ukr.net</t>
         </is>
       </c>
       <c r="S188" s="4" t="inlineStr">
         <is>
-          <t>http://kokhane-nvk.zp.sch.in.ua/</t>
+          <t>https://nvk16mel.wixsite.com/site</t>
         </is>
       </c>
       <c r="T188" s="4" t="inlineStr">
         <is>
-          <t>Директор Солом'яна Інна Вікторівна</t>
+          <t>Директор Савченко Наталя Миколаївна</t>
         </is>
       </c>
       <c r="U188" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V188" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W188" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X188" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y188" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="4" t="inlineStr">
         <is>
-          <t>Лагіднівський заклад загальної середньої освіти Молочанської міської ради</t>
+          <t>Ліцей №19 Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B189" s="5" t="n">
-        <v>135618</v>
+        <v>135861</v>
       </c>
       <c r="C189" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D189" s="4" t="inlineStr">
         <is>
-          <t>Лагіднівський ЗЗСО ММР</t>
+          <t>Ліцей №19 ММР ЗО</t>
         </is>
       </c>
       <c r="E189" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F189" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G189" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H189" s="6" t="inlineStr">
         <is>
-          <t>2310136900</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I189" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J189" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K189" s="4" t="inlineStr">
         <is>
-          <t>вулиця Фанатська, 10</t>
+          <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L189" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010228148</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M189" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N189" s="7"/>
       <c r="O189" s="4" t="inlineStr">
         <is>
-          <t>Виконавчий комітет Молочанської міської ради</t>
+          <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="P189" s="4" t="inlineStr">
         <is>
-          <t>(096)4702977</t>
+          <t>(068)3672811</t>
         </is>
       </c>
       <c r="Q189" s="4"/>
       <c r="R189" s="4" t="inlineStr">
         <is>
-          <t>bondar_n_a_@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S189" s="4"/>
+          <t>licey19mlt@gmail.com</t>
+        </is>
+      </c>
+      <c r="S189" s="4" t="inlineStr">
+        <is>
+          <t>https://lyceum19.wixsite.com/site</t>
+        </is>
+      </c>
       <c r="T189" s="4" t="inlineStr">
         <is>
-          <t>Директор Бондарь Наталя Анатоліївна</t>
+          <t>Директор Мельник Світлана Володимирівна</t>
         </is>
       </c>
       <c r="U189" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V189" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W189" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X189" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y189" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №10 Мелітопольської міської ради Запорізької області</t>
+          <t>Ліцей №24 Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B190" s="5" t="n">
-        <v>135810</v>
+        <v>135323</v>
       </c>
       <c r="C190" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D190" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №10 ММР ЗО</t>
+          <t>Ліцей №24 ММР ЗО</t>
         </is>
       </c>
       <c r="E190" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F190" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G190" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H190" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I190" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J190" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K190" s="4" t="inlineStr">
         <is>
           <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L190" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M190" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N190" s="7"/>
       <c r="O190" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="P190" s="4" t="inlineStr">
         <is>
-          <t>(068)3672811</t>
+          <t>(068)3762811</t>
         </is>
       </c>
       <c r="Q190" s="4"/>
       <c r="R190" s="4" t="inlineStr">
         <is>
-          <t>licey10mlt@gmail.com</t>
+          <t>mlt.znz24@gmail.com</t>
         </is>
       </c>
       <c r="S190" s="4" t="inlineStr">
         <is>
-          <t>https://liceum10.wixsite.com/site</t>
+          <t>https://sites.google.com/view/lyceum-24mlt</t>
         </is>
       </c>
       <c r="T190" s="4" t="inlineStr">
         <is>
-          <t>Директор Вольнюк Ірина Анатоліївна</t>
+          <t>Директор Гарабажій Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U190" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V190" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W190" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X190" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y190" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №16 Мелітопольської міської ради Запорізької області</t>
+          <t>Ліцей №5 Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B191" s="5" t="n">
-        <v>135860</v>
+        <v>135805</v>
       </c>
       <c r="C191" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D191" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №16 ММР ЗО</t>
+          <t>Ліцей №5 ММР ЗО</t>
         </is>
       </c>
       <c r="E191" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F191" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G191" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H191" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I191" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J191" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K191" s="4" t="inlineStr">
         <is>
           <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L191" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M191" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N191" s="7"/>
       <c r="O191" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="P191" s="4" t="inlineStr">
         <is>
-          <t>(093)6671076</t>
+          <t>(067)9405276</t>
         </is>
       </c>
       <c r="Q191" s="4"/>
       <c r="R191" s="4" t="inlineStr">
         <is>
-          <t>nvk16_mel@ukr.net</t>
+          <t>liceum5mel@gmail.com</t>
         </is>
       </c>
       <c r="S191" s="4" t="inlineStr">
         <is>
-          <t>https://nvk16mel.wixsite.com/site</t>
+          <t>https://liceum.melliceum5.ukr.education/</t>
         </is>
       </c>
       <c r="T191" s="4" t="inlineStr">
         <is>
-          <t>Директор Савченко Наталя Миколаївна</t>
+          <t>Директор Суптеля Тетяна Олександрівна</t>
         </is>
       </c>
       <c r="U191" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V191" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W191" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X191" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y191" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №19 Мелітопольської міської ради Запорізької області</t>
+          <t>Ліцей №9 Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B192" s="5" t="n">
-        <v>135861</v>
+        <v>135809</v>
       </c>
       <c r="C192" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D192" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №19 ММР ЗО</t>
+          <t>Ліцей №9 ММР ЗО</t>
         </is>
       </c>
       <c r="E192" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F192" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G192" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H192" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I192" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J192" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
@@ -21780,776 +21780,776 @@
       </c>
       <c r="L192" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M192" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N192" s="7"/>
       <c r="O192" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="P192" s="4" t="inlineStr">
         <is>
           <t>(068)3672811</t>
         </is>
       </c>
       <c r="Q192" s="4"/>
       <c r="R192" s="4" t="inlineStr">
         <is>
-          <t>licey19mlt@gmail.com</t>
+          <t>melitg9@gmail.com</t>
         </is>
       </c>
       <c r="S192" s="4" t="inlineStr">
         <is>
-          <t>https://lyceum19.wixsite.com/site</t>
+          <t>http://www.gimnaziya9.zp.ua</t>
         </is>
       </c>
       <c r="T192" s="4" t="inlineStr">
         <is>
-          <t>Директор Мельник Світлана Володимирівна</t>
+          <t>Директор Чугай Людмила Віталіївна</t>
         </is>
       </c>
       <c r="U192" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V192" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W192" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X192" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y192" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №24 Мелітопольської міської ради Запорізької області</t>
+          <t>Любимівська гімназія Роздольської сільської ради Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="B193" s="5" t="n">
-        <v>135323</v>
+        <v>134339</v>
       </c>
       <c r="C193" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D193" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №24 ММР ЗО</t>
+          <t>Любимівська гімназія</t>
         </is>
       </c>
       <c r="E193" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F193" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G193" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H193" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310136300</t>
         </is>
       </c>
       <c r="I193" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J193" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K193" s="4" t="inlineStr">
         <is>
-          <t>проспект Соборний, 164</t>
+          <t>вулиця Університетська, 55-А</t>
         </is>
       </c>
       <c r="L193" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010595678</t>
         </is>
       </c>
       <c r="M193" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N193" s="7"/>
       <c r="O193" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
+          <t>Роздольська сільська рада Михайлівського району Запорізької області</t>
         </is>
       </c>
       <c r="P193" s="4" t="inlineStr">
         <is>
-          <t>(068)3762811</t>
+          <t>(093)6838882</t>
         </is>
       </c>
       <c r="Q193" s="4"/>
       <c r="R193" s="4" t="inlineStr">
         <is>
-          <t>mlt.znz24@gmail.com</t>
+          <t>lubimovkazosh1@gmail.com</t>
         </is>
       </c>
       <c r="S193" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/lyceum-24mlt</t>
+          <t>http://lyubimovka.esy.es/</t>
         </is>
       </c>
       <c r="T193" s="4" t="inlineStr">
         <is>
-          <t>Директор Гарабажій Ірина Миколаївна</t>
+          <t>Директор Баздирєва Ольга Василівна</t>
         </is>
       </c>
       <c r="U193" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V193" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W193" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X193" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y193" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №5 Мелітопольської міської ради Запорізької області</t>
+          <t>Малобілозерська гімназія №1 Малобілозерської сільської ради Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="B194" s="5" t="n">
-        <v>135805</v>
+        <v>134516</v>
       </c>
       <c r="C194" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D194" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №5 ММР ЗО</t>
+          <t>Малобілозерська гімназія №1 МСР ВР ЗО</t>
         </is>
       </c>
       <c r="E194" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F194" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G194" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H194" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I194" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J194" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K194" s="4" t="inlineStr">
         <is>
           <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L194" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M194" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N194" s="7"/>
       <c r="O194" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
+          <t>Малобілозерська сільська рада Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="P194" s="4" t="inlineStr">
         <is>
-          <t>(067)9405276</t>
+          <t>(06175)54-1-54</t>
         </is>
       </c>
       <c r="Q194" s="4"/>
       <c r="R194" s="4" t="inlineStr">
         <is>
-          <t>liceum5mel@gmail.com</t>
+          <t>bel2007@meta.ua</t>
         </is>
       </c>
       <c r="S194" s="4" t="inlineStr">
         <is>
-          <t>https://liceum.melliceum5.ukr.education/</t>
+          <t>https://sites.google.com/site/belozerka12011</t>
         </is>
       </c>
       <c r="T194" s="4" t="inlineStr">
         <is>
-          <t>Директор Суптеля Тетяна Олександрівна</t>
+          <t>Директор Овчаренко Світлана Вікторівна</t>
         </is>
       </c>
       <c r="U194" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V194" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W194" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X194" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y194" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №9 Мелітопольської міської ради Запорізької області</t>
+          <t>Мар'янівська гімназія Райхенфельдської сільської ради Мелітопольського району Запорізької області</t>
         </is>
       </c>
       <c r="B195" s="5" t="n">
-        <v>135809</v>
+        <v>136306</v>
       </c>
       <c r="C195" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D195" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №9 ММР ЗО</t>
+          <t>Мар'янівська гімназія</t>
         </is>
       </c>
       <c r="E195" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F195" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G195" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H195" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I195" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J195" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K195" s="4" t="inlineStr">
         <is>
-          <t>проспект Соборний, 164</t>
+          <t>вулиця Козача, 35</t>
         </is>
       </c>
       <c r="L195" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M195" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N195" s="7"/>
       <c r="O195" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
+          <t>Райхенфельдська сільська рада Мелітопольського району Запорізької області</t>
         </is>
       </c>
       <c r="P195" s="4" t="inlineStr">
         <is>
-          <t>(068)3672811</t>
+          <t>(06132)26712</t>
         </is>
       </c>
       <c r="Q195" s="4"/>
       <c r="R195" s="4" t="inlineStr">
         <is>
-          <t>melitg9@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>mar_nvk@ukr.net</t>
+        </is>
+      </c>
+      <c r="S195" s="4"/>
       <c r="T195" s="4" t="inlineStr">
         <is>
-          <t>Директор Чугай Людмила Віталіївна</t>
+          <t>Директор Ходирєва Інна Олександрівна</t>
         </is>
       </c>
       <c r="U195" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V195" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W195" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X195" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y195" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="4" t="inlineStr">
         <is>
-          <t>Любимівська гімназія Роздольської сільської ради Василівського району Запорізької області</t>
+          <t>Мелітопольська гімназія №1 Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B196" s="5" t="n">
-        <v>134339</v>
+        <v>135595</v>
       </c>
       <c r="C196" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D196" s="4" t="inlineStr">
         <is>
-          <t>Любимівська гімназія</t>
+          <t>Мелітопольська гімназія №1 ММР ЗО</t>
         </is>
       </c>
       <c r="E196" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F196" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G196" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H196" s="6" t="inlineStr">
         <is>
-          <t>2310136300</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I196" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J196" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K196" s="4" t="inlineStr">
         <is>
-          <t>вулиця Університетська, 55-А</t>
+          <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L196" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010595678</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M196" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N196" s="7"/>
       <c r="O196" s="4" t="inlineStr">
         <is>
-          <t>Роздольська сільська рада Михайлівського району Запорізької області</t>
+          <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="P196" s="4" t="inlineStr">
         <is>
-          <t>(093)6838882</t>
+          <t>(068)3336065</t>
         </is>
       </c>
       <c r="Q196" s="4"/>
       <c r="R196" s="4" t="inlineStr">
         <is>
-          <t>lubimovkazosh1@gmail.com</t>
+          <t>1schoolmlt.com@gmail.com</t>
         </is>
       </c>
       <c r="S196" s="4" t="inlineStr">
         <is>
-          <t>http://lyubimovka.esy.es/</t>
+          <t>https://sites.google.com/g1.ukr.education/mlt-g1</t>
         </is>
       </c>
       <c r="T196" s="4" t="inlineStr">
         <is>
-          <t>Директор Баздирєва Ольга Василівна</t>
+          <t>В.о. директора Болбат Владислав Віталійович</t>
         </is>
       </c>
       <c r="U196" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V196" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W196" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X196" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y196" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="4" t="inlineStr">
         <is>
-          <t>Малобілозерська гімназія №1 Малобілозерської сільської ради Василівського району Запорізької області</t>
+          <t>Мелітопольська гімназія №11 Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B197" s="5" t="n">
-        <v>134516</v>
+        <v>136035</v>
       </c>
       <c r="C197" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D197" s="4" t="inlineStr">
         <is>
-          <t>Малобілозерська гімназія №1 МСР ВР ЗО</t>
+          <t>Мелітопольська гімназія №11 ММР ЗО</t>
         </is>
       </c>
       <c r="E197" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F197" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G197" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H197" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I197" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J197" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K197" s="4" t="inlineStr">
         <is>
           <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L197" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M197" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N197" s="7"/>
       <c r="O197" s="4" t="inlineStr">
         <is>
-          <t>Малобілозерська сільська рада Василівського району Запорізької області</t>
+          <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="P197" s="4" t="inlineStr">
         <is>
-          <t>(06175)54-1-54</t>
+          <t>(068)3672811</t>
         </is>
       </c>
       <c r="Q197" s="4"/>
       <c r="R197" s="4" t="inlineStr">
         <is>
-          <t>bel2007@meta.ua</t>
+          <t>melgimnazia11@gmail.com</t>
         </is>
       </c>
       <c r="S197" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/site/belozerka12011</t>
+          <t>http://www.znz11.com.ua</t>
         </is>
       </c>
       <c r="T197" s="4" t="inlineStr">
         <is>
-          <t>Директор Овчаренко Світлана Вікторівна</t>
+          <t>Директор Овсянникова Маргарита Сталіківна</t>
         </is>
       </c>
       <c r="U197" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V197" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W197" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X197" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y197" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="4" t="inlineStr">
         <is>
-          <t>Мар'янівська гімназія Райхенфельдської сільської ради Мелітопольського району Запорізької області</t>
+          <t>Мелітопольська гімназія №13 Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B198" s="5" t="n">
-        <v>136306</v>
+        <v>135084</v>
       </c>
       <c r="C198" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D198" s="4" t="inlineStr">
         <is>
-          <t>Мар'янівська гімназія</t>
+          <t>Мелітопольська гімназія №13 ММР ЗО</t>
         </is>
       </c>
       <c r="E198" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F198" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G198" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H198" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I198" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J198" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K198" s="4" t="inlineStr">
         <is>
-          <t>вулиця Козача, 35</t>
+          <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L198" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M198" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N198" s="7"/>
       <c r="O198" s="4" t="inlineStr">
         <is>
-          <t>Райхенфельдська сільська рада Мелітопольського району Запорізької області</t>
+          <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="P198" s="4" t="inlineStr">
         <is>
-          <t>(06132)26712</t>
+          <t>(068)3672811</t>
         </is>
       </c>
       <c r="Q198" s="4"/>
       <c r="R198" s="4" t="inlineStr">
         <is>
-          <t>mar_nvk@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S198" s="4"/>
+          <t>abcd@mg13.ukr.education</t>
+        </is>
+      </c>
+      <c r="S198" s="4" t="inlineStr">
+        <is>
+          <t>https://mg13mltosvita.wixsite.com/mg13</t>
+        </is>
+      </c>
       <c r="T198" s="4" t="inlineStr">
         <is>
-          <t>Директор Ходирєва Інна Олександрівна</t>
+          <t>Директор Галацан Олена Володимирівна</t>
         </is>
       </c>
       <c r="U198" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V198" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W198" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X198" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y198" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="4" t="inlineStr">
         <is>
-          <t>Мелітопольська гімназія №1 Мелітопольської міської ради Запорізької області</t>
+          <t>Мелітопольська гімназія №14 Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B199" s="5" t="n">
-        <v>135595</v>
+        <v>135821</v>
       </c>
       <c r="C199" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D199" s="4" t="inlineStr">
         <is>
-          <t>Мелітопольська гімназія №1 ММР ЗО</t>
+          <t>Гімназія №14 ММР ЗО</t>
         </is>
       </c>
       <c r="E199" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F199" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G199" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H199" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I199" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
@@ -22561,226 +22561,226 @@
         </is>
       </c>
       <c r="K199" s="4" t="inlineStr">
         <is>
           <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L199" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M199" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N199" s="7"/>
       <c r="O199" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="P199" s="4" t="inlineStr">
         <is>
-          <t>(068)3336065</t>
+          <t>(068)3672811</t>
         </is>
       </c>
       <c r="Q199" s="4"/>
       <c r="R199" s="4" t="inlineStr">
         <is>
-          <t>1schoolmlt.com@gmail.com</t>
+          <t>school14mel@gmail.com</t>
         </is>
       </c>
       <c r="S199" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/g1.ukr.education/mlt-g1</t>
+          <t>http://surl.li/gwsrx</t>
         </is>
       </c>
       <c r="T199" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Болбат Владислав Віталійович</t>
+          <t>Директор Дервіш Ольга Вячеславівна</t>
         </is>
       </c>
       <c r="U199" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V199" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W199" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X199" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y199" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="4" t="inlineStr">
         <is>
-          <t>Мелітопольська гімназія №11 Мелітопольської міської ради Запорізької області</t>
+          <t>Мелітопольська гімназія №15 Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B200" s="5" t="n">
-        <v>136035</v>
+        <v>135822</v>
       </c>
       <c r="C200" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D200" s="4" t="inlineStr">
         <is>
-          <t>Мелітопольська гімназія №11 ММР ЗО</t>
+          <t>Гімназія №15 ММР ЗО</t>
         </is>
       </c>
       <c r="E200" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F200" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G200" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H200" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I200" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J200" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K200" s="4" t="inlineStr">
         <is>
           <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L200" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M200" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N200" s="7"/>
       <c r="O200" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="P200" s="4" t="inlineStr">
         <is>
-          <t>(068)3672811</t>
+          <t>(096)2853909</t>
         </is>
       </c>
       <c r="Q200" s="4"/>
       <c r="R200" s="4" t="inlineStr">
         <is>
-          <t>melgimnazia11@gmail.com</t>
+          <t>znz15mlt@melitznz15.ukr.education</t>
         </is>
       </c>
       <c r="S200" s="4" t="inlineStr">
         <is>
-          <t>http://www.znz11.com.ua</t>
+          <t>https://melitznz15.ukr.education/</t>
         </is>
       </c>
       <c r="T200" s="4" t="inlineStr">
         <is>
-          <t>Директор Овсянникова Маргарита Сталіківна</t>
+          <t>Директор Ткаченко Олена Вікторівна</t>
         </is>
       </c>
       <c r="U200" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V200" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W200" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X200" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y200" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="4" t="inlineStr">
         <is>
-          <t>Мелітопольська гімназія №13 Мелітопольської міської ради Запорізької області</t>
+          <t>Мелітопольська гімназія №20 Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B201" s="5" t="n">
-        <v>135084</v>
+        <v>135967</v>
       </c>
       <c r="C201" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D201" s="4" t="inlineStr">
         <is>
-          <t>Мелітопольська гімназія №13 ММР ЗО</t>
+          <t>Мелітопольська гімназія №20 ММР ЗО</t>
         </is>
       </c>
       <c r="E201" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F201" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G201" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H201" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I201" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J201" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
@@ -22793,102 +22793,102 @@
       </c>
       <c r="L201" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M201" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N201" s="7"/>
       <c r="O201" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="P201" s="4" t="inlineStr">
         <is>
           <t>(068)3672811</t>
         </is>
       </c>
       <c r="Q201" s="4"/>
       <c r="R201" s="4" t="inlineStr">
         <is>
-          <t>abcd@mg13.ukr.education</t>
+          <t>mail@melschool20.ukr.education</t>
         </is>
       </c>
       <c r="S201" s="4" t="inlineStr">
         <is>
-          <t>https://mg13mltosvita.wixsite.com/mg13</t>
+          <t>https://gymnasium20mlt.wixsite.com/g20mlt</t>
         </is>
       </c>
       <c r="T201" s="4" t="inlineStr">
         <is>
-          <t>Директор Галацан Олена Володимирівна</t>
+          <t>Директор Карандаш Микола Михайлович</t>
         </is>
       </c>
       <c r="U201" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V201" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W201" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X201" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y201" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="4" t="inlineStr">
         <is>
-          <t>Мелітопольська гімназія №14 Мелітопольської міської ради Запорізької області</t>
+          <t>Мелітопольська гімназія №22 Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B202" s="5" t="n">
-        <v>135821</v>
+        <v>135968</v>
       </c>
       <c r="C202" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D202" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №14 ММР ЗО</t>
+          <t>Мелітопольська гімназія №22 ММР ЗО</t>
         </is>
       </c>
       <c r="E202" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F202" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G202" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H202" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I202" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
@@ -22906,220 +22906,220 @@
       </c>
       <c r="L202" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M202" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N202" s="7"/>
       <c r="O202" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="P202" s="4" t="inlineStr">
         <is>
           <t>(068)3672811</t>
         </is>
       </c>
       <c r="Q202" s="4"/>
       <c r="R202" s="4" t="inlineStr">
         <is>
-          <t>school14mel@gmail.com</t>
+          <t>gimnazija22mlt@gmail.com</t>
         </is>
       </c>
       <c r="S202" s="4" t="inlineStr">
         <is>
-          <t>http://surl.li/gwsrx</t>
+          <t>https://sites.google.com/view/melschool22</t>
         </is>
       </c>
       <c r="T202" s="4" t="inlineStr">
         <is>
-          <t>Директор Дервіш Ольга Вячеславівна</t>
+          <t>В.о. директора Лук’янова Марія Володимирівна</t>
         </is>
       </c>
       <c r="U202" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V202" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W202" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X202" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y202" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="4" t="inlineStr">
         <is>
-          <t>Мелітопольська гімназія №15 Мелітопольської міської ради Запорізької області</t>
+          <t>Мелітопольська гімназія №23 Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B203" s="5" t="n">
-        <v>135822</v>
+        <v>136094</v>
       </c>
       <c r="C203" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D203" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №15 ММР ЗО</t>
+          <t>Мелітопольська гімназія №23 ММР ЗО</t>
         </is>
       </c>
       <c r="E203" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F203" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G203" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H203" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I203" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J203" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K203" s="4" t="inlineStr">
         <is>
           <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L203" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M203" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N203" s="7"/>
       <c r="O203" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="P203" s="4" t="inlineStr">
         <is>
-          <t>(096)2853909</t>
+          <t>(068)7063430</t>
         </is>
       </c>
       <c r="Q203" s="4"/>
       <c r="R203" s="4" t="inlineStr">
         <is>
-          <t>znz15mlt@melitznz15.ukr.education</t>
+          <t>melgimnasium23@gmail.com</t>
         </is>
       </c>
       <c r="S203" s="4" t="inlineStr">
         <is>
-          <t>https://melitznz15.ukr.education/</t>
+          <t>https://school23mlt.com</t>
         </is>
       </c>
       <c r="T203" s="4" t="inlineStr">
         <is>
-          <t>Директор Ткаченко Олена Вікторівна</t>
+          <t>Директор Покуса Інна Миколаївна</t>
         </is>
       </c>
       <c r="U203" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V203" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W203" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X203" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y203" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="4" t="inlineStr">
         <is>
-          <t>Мелітопольська гімназія №20 Мелітопольської міської ради Запорізької області</t>
+          <t>Мелітопольська гімназія №25 Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B204" s="5" t="n">
-        <v>135967</v>
+        <v>136029</v>
       </c>
       <c r="C204" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D204" s="4" t="inlineStr">
         <is>
-          <t>Мелітопольська гімназія №20 ММР ЗО</t>
+          <t>Мелітопольська гімназія №25 ММР ЗО</t>
         </is>
       </c>
       <c r="E204" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F204" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G204" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H204" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I204" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J204" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
@@ -23132,328 +23132,328 @@
       </c>
       <c r="L204" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M204" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N204" s="7"/>
       <c r="O204" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="P204" s="4" t="inlineStr">
         <is>
           <t>(068)3672811</t>
         </is>
       </c>
       <c r="Q204" s="4"/>
       <c r="R204" s="4" t="inlineStr">
         <is>
-          <t>mail@melschool20.ukr.education</t>
+          <t>melschcool25@gmail.com</t>
         </is>
       </c>
       <c r="S204" s="4" t="inlineStr">
         <is>
-          <t>https://gymnasium20mlt.wixsite.com/g20mlt</t>
+          <t>https://sites.google.com/view/gimnasia25mel</t>
         </is>
       </c>
       <c r="T204" s="4" t="inlineStr">
         <is>
-          <t>Директор Карандаш Микола Михайлович</t>
+          <t>Директор Клименко Марина Миколаївна</t>
         </is>
       </c>
       <c r="U204" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V204" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W204" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X204" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y204" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="4" t="inlineStr">
         <is>
-          <t>Мелітопольська гімназія №22 Мелітопольської міської ради Запорізької області</t>
+          <t>Мелітопольська гімназія №4 Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B205" s="5" t="n">
-        <v>135968</v>
+        <v>135784</v>
       </c>
       <c r="C205" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D205" s="4" t="inlineStr">
         <is>
-          <t>Мелітопольська гімназія №22 ММР ЗО</t>
+          <t>Мелітопольська гімназія №4 ММР ЗО</t>
         </is>
       </c>
       <c r="E205" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F205" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G205" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H205" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I205" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J205" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K205" s="4" t="inlineStr">
         <is>
           <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L205" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M205" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N205" s="7"/>
       <c r="O205" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="P205" s="4" t="inlineStr">
         <is>
-          <t>(068)3672811</t>
+          <t>(096)0722186</t>
         </is>
       </c>
       <c r="Q205" s="4"/>
       <c r="R205" s="4" t="inlineStr">
         <is>
-          <t>gimnazija22mlt@gmail.com</t>
+          <t>ukrmelznz4@gmail.com</t>
         </is>
       </c>
       <c r="S205" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/melschool22</t>
+          <t>http://melitopol-zosh4.zp.sch.in.ua</t>
         </is>
       </c>
       <c r="T205" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Лук’янова Марія Володимирівна</t>
+          <t>Директор Коваленко Анжеліна Михайлівна</t>
         </is>
       </c>
       <c r="U205" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V205" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W205" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X205" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y205" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="4" t="inlineStr">
         <is>
-          <t>Мелітопольська гімназія №23 Мелітопольської міської ради Запорізької області</t>
+          <t>Мелітопольська гімназія №6 Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B206" s="5" t="n">
-        <v>136094</v>
+        <v>134865</v>
       </c>
       <c r="C206" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D206" s="4" t="inlineStr">
         <is>
-          <t>Мелітопольська гімназія №23 ММР ЗО</t>
+          <t>Мелітопольська гімназія №6 ММР ЗО</t>
         </is>
       </c>
       <c r="E206" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F206" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G206" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H206" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I206" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J206" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K206" s="4" t="inlineStr">
         <is>
           <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L206" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M206" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N206" s="7"/>
       <c r="O206" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="P206" s="4" t="inlineStr">
         <is>
-          <t>(068)7063430</t>
+          <t>(068)3672811</t>
         </is>
       </c>
       <c r="Q206" s="4"/>
       <c r="R206" s="4" t="inlineStr">
         <is>
-          <t>melgimnasium23@gmail.com</t>
+          <t>melgymnasium6@gmail.com</t>
         </is>
       </c>
       <c r="S206" s="4" t="inlineStr">
         <is>
-          <t>https://school23mlt.com</t>
+          <t>http://melznz6.at.ua</t>
         </is>
       </c>
       <c r="T206" s="4" t="inlineStr">
         <is>
-          <t>Директор Покуса Інна Миколаївна</t>
+          <t>В.о. директора Баландюк Артем Олександрович</t>
         </is>
       </c>
       <c r="U206" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V206" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W206" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X206" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y206" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="4" t="inlineStr">
         <is>
-          <t>Мелітопольська гімназія №25 Мелітопольської міської ради Запорізької області</t>
+          <t>Мелітопольська гімназія №7 Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B207" s="5" t="n">
-        <v>136029</v>
+        <v>136106</v>
       </c>
       <c r="C207" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D207" s="4" t="inlineStr">
         <is>
-          <t>Мелітопольська гімназія №25 ММР ЗО</t>
+          <t>Мелітопольська гімназія №7 ММР ЗО</t>
         </is>
       </c>
       <c r="E207" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F207" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G207" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H207" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I207" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
@@ -23471,4688 +23471,4345 @@
       </c>
       <c r="L207" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M207" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N207" s="7"/>
       <c r="O207" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="P207" s="4" t="inlineStr">
         <is>
           <t>(068)3672811</t>
         </is>
       </c>
       <c r="Q207" s="4"/>
       <c r="R207" s="4" t="inlineStr">
         <is>
-          <t>melschcool25@gmail.com</t>
+          <t>osvita.g7@gmail.com</t>
         </is>
       </c>
       <c r="S207" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/gimnasia25mel</t>
+          <t>https://7.mlznz7.net.ua/</t>
         </is>
       </c>
       <c r="T207" s="4" t="inlineStr">
         <is>
-          <t>Директор Клименко Марина Миколаївна</t>
+          <t>Директор Прокопець Катерина Віталіївна</t>
         </is>
       </c>
       <c r="U207" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V207" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W207" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X207" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y207" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="4" t="inlineStr">
         <is>
-          <t>Мелітопольська гімназія №4 Мелітопольської міської ради Запорізької області</t>
+          <t>Мелітопольська гімназія №8 Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B208" s="5" t="n">
-        <v>135784</v>
+        <v>135806</v>
       </c>
       <c r="C208" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D208" s="4" t="inlineStr">
         <is>
-          <t>Мелітопольська гімназія №4 ММР ЗО</t>
+          <t>Мелітопольська гімназія №8 ММР ЗО</t>
         </is>
       </c>
       <c r="E208" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F208" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G208" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H208" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I208" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J208" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K208" s="4" t="inlineStr">
         <is>
           <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L208" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M208" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N208" s="7"/>
       <c r="O208" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="P208" s="4" t="inlineStr">
         <is>
-          <t>(096)0722186</t>
+          <t>(068)3672811</t>
         </is>
       </c>
       <c r="Q208" s="4"/>
       <c r="R208" s="4" t="inlineStr">
         <is>
-          <t>ukrmelznz4@gmail.com</t>
+          <t>osvita8mlt@gmail.com</t>
         </is>
       </c>
       <c r="S208" s="4" t="inlineStr">
         <is>
-          <t>http://melitopol-zosh4.zp.sch.in.ua</t>
+          <t>http://www.osvita4.wixsite.com/znz8</t>
         </is>
       </c>
       <c r="T208" s="4" t="inlineStr">
         <is>
-          <t>Директор Коваленко Анжеліна Михайлівна</t>
+          <t>В.о. директора Нагай Анастасія Вікторівна</t>
         </is>
       </c>
       <c r="U208" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V208" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W208" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X208" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y208" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="4" t="inlineStr">
         <is>
-          <t>Мелітопольська гімназія №6 Мелітопольської міської ради Запорізької області</t>
+          <t>Мирненський опорний заклад загальної середньої освіти І-ІІІ ступенів "Інтелект" Мирненської селищної ради</t>
         </is>
       </c>
       <c r="B209" s="5" t="n">
-        <v>134865</v>
+        <v>134333</v>
       </c>
       <c r="C209" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D209" s="4" t="inlineStr">
         <is>
-          <t>Мелітопольська гімназія №6 ММР ЗО</t>
+          <t>Мирненський ОЗЗСО І-ІІІ ступенів "Інтелект" МСР</t>
         </is>
       </c>
       <c r="E209" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F209" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G209" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H209" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310100000</t>
         </is>
       </c>
       <c r="I209" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J209" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K209" s="4" t="inlineStr">
         <is>
-          <t>проспект Соборний, 164</t>
+          <t>вулиця Фанатська, 10</t>
         </is>
       </c>
       <c r="L209" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010069526</t>
         </is>
       </c>
       <c r="M209" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N209" s="7"/>
       <c r="O209" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
+          <t>Мирненська селищна рада</t>
         </is>
       </c>
       <c r="P209" s="4" t="inlineStr">
         <is>
-          <t>(068)3672811</t>
+          <t>(0619)494288</t>
         </is>
       </c>
       <c r="Q209" s="4"/>
       <c r="R209" s="4" t="inlineStr">
         <is>
-          <t>melgymnasium6@gmail.com</t>
+          <t>school_myrne@ukr.net</t>
         </is>
       </c>
       <c r="S209" s="4" t="inlineStr">
         <is>
-          <t>http://melznz6.at.ua</t>
+          <t>http://myrne.pp.ua</t>
         </is>
       </c>
       <c r="T209" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Баландюк Артем Олександрович</t>
+          <t>Директор Бєляєва Віта Володимирівна</t>
         </is>
       </c>
       <c r="U209" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V209" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W209" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X209" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y209" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="4" t="inlineStr">
         <is>
-          <t>Мелітопольська гімназія №7 Мелітопольської міської ради Запорізької області</t>
+          <t>Михайлівська гімназія № 1 Михайлівської селищної ради Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="B210" s="5" t="n">
-        <v>136106</v>
+        <v>134264</v>
       </c>
       <c r="C210" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D210" s="4" t="inlineStr">
         <is>
-          <t>Мелітопольська гімназія №7 ММР ЗО</t>
+          <t>Михайлівська гімназія № 1</t>
         </is>
       </c>
       <c r="E210" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F210" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G210" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H210" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I210" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J210" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K210" s="4" t="inlineStr">
         <is>
           <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L210" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M210" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N210" s="7"/>
       <c r="O210" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
+          <t>Михайлівська селищна рада Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="P210" s="4" t="inlineStr">
         <is>
-          <t>(068)3672811</t>
+          <t>(097)432-39-39</t>
         </is>
       </c>
       <c r="Q210" s="4"/>
       <c r="R210" s="4" t="inlineStr">
         <is>
-          <t>osvita.g7@gmail.com</t>
+          <t>mihgimnazium16@ukr.net</t>
         </is>
       </c>
       <c r="S210" s="4" t="inlineStr">
         <is>
-          <t>https://7.mlznz7.net.ua/</t>
+          <t>http://mihgimnazium.wixsite.com/kznvk</t>
         </is>
       </c>
       <c r="T210" s="4" t="inlineStr">
         <is>
-          <t>Директор Прокопець Катерина Віталіївна</t>
+          <t>Директор Щусь Ольга Володимирівна</t>
         </is>
       </c>
       <c r="U210" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V210" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W210" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X210" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y210" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="4" t="inlineStr">
         <is>
-          <t>Мелітопольська гімназія №8 Мелітопольської міської ради Запорізької області</t>
+          <t>Михайлівська гімназія № 3 Михайлівської селищної ради Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="B211" s="5" t="n">
-        <v>135806</v>
+        <v>134268</v>
       </c>
       <c r="C211" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D211" s="4" t="inlineStr">
         <is>
-          <t>Мелітопольська гімназія №8 ММР ЗО</t>
+          <t>Михайлівська гімназія № 3</t>
         </is>
       </c>
       <c r="E211" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F211" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G211" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H211" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I211" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J211" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K211" s="4" t="inlineStr">
         <is>
-          <t>проспект Соборний, 164</t>
+          <t>вулиця Перемоги, 59</t>
         </is>
       </c>
       <c r="L211" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M211" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N211" s="7"/>
       <c r="O211" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
+          <t>Михайлівська селищна рада Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="P211" s="4" t="inlineStr">
         <is>
-          <t>(068)3672811</t>
+          <t>(068)068-42-86</t>
         </is>
       </c>
       <c r="Q211" s="4"/>
       <c r="R211" s="4" t="inlineStr">
         <is>
-          <t>osvita8mlt@gmail.com</t>
+          <t>mihzosh3@gmail.com</t>
         </is>
       </c>
       <c r="S211" s="4" t="inlineStr">
         <is>
-          <t>http://www.osvita4.wixsite.com/znz8</t>
+          <t>http://mihalzosh3.ucoz.ua</t>
         </is>
       </c>
       <c r="T211" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Нагай Анастасія Вікторівна</t>
+          <t>Директор Прокудіна Вероніка Анатоліївна</t>
         </is>
       </c>
       <c r="U211" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V211" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W211" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X211" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y211" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="4" t="inlineStr">
         <is>
-          <t>Мирненський опорний заклад загальної середньої освіти І-ІІІ ступенів "Інтелект" Мирненської селищної ради</t>
+          <t>Молочанська загальноосвітня школа I-III ступенів Молочанської міської ради</t>
         </is>
       </c>
       <c r="B212" s="5" t="n">
-        <v>134333</v>
+        <v>135255</v>
       </c>
       <c r="C212" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D212" s="4" t="inlineStr">
         <is>
-          <t>Мирненський ОЗЗСО І-ІІІ ступенів "Інтелект" МСР</t>
+          <t>Молочанська ЗОШ І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E212" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F212" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G212" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H212" s="6" t="inlineStr">
         <is>
-          <t>2310100000</t>
+          <t>2310136900</t>
         </is>
       </c>
       <c r="I212" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J212" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K212" s="4" t="inlineStr">
         <is>
           <t>вулиця Фанатська, 10</t>
         </is>
       </c>
       <c r="L212" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010069526</t>
+          <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M212" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N212" s="7"/>
       <c r="O212" s="4" t="inlineStr">
         <is>
-          <t>Мирненська селищна рада</t>
+          <t>Виконавчий комітет Молочанської міської ради</t>
         </is>
       </c>
       <c r="P212" s="4" t="inlineStr">
         <is>
-          <t>(0619)494288</t>
+          <t>(06178)40471</t>
         </is>
       </c>
       <c r="Q212" s="4"/>
       <c r="R212" s="4" t="inlineStr">
         <is>
-          <t>school_myrne@ukr.net</t>
+          <t>molschool2017@gmail.com</t>
         </is>
       </c>
       <c r="S212" s="4" t="inlineStr">
         <is>
-          <t>http://myrne.pp.ua</t>
+          <t>http://molochanska-zag.klasna.com</t>
         </is>
       </c>
       <c r="T212" s="4" t="inlineStr">
         <is>
-          <t>Директор Бєляєва Віта Володимирівна</t>
+          <t>Директор Клименко Тетяна Іванівна</t>
         </is>
       </c>
       <c r="U212" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V212" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W212" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X212" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y212" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="4" t="inlineStr">
         <is>
-          <t>Михайлівська гімназія № 1 Михайлівської селищної ради Василівського району Запорізької області</t>
+          <t>Молочанський опорний заклад загальної середньої освіти I-III ступенів Молочанської міської ради</t>
         </is>
       </c>
       <c r="B213" s="5" t="n">
-        <v>134264</v>
+        <v>134987</v>
       </c>
       <c r="C213" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D213" s="4" t="inlineStr">
         <is>
-          <t>Михайлівська гімназія № 1</t>
+          <t>МОЗЗСО</t>
         </is>
       </c>
       <c r="E213" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F213" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G213" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H213" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310136900</t>
         </is>
       </c>
       <c r="I213" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J213" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K213" s="4" t="inlineStr">
         <is>
-          <t>проспект Соборний, 164</t>
+          <t>вулиця Фанатська, 10</t>
         </is>
       </c>
       <c r="L213" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M213" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N213" s="7"/>
       <c r="O213" s="4" t="inlineStr">
         <is>
-          <t>Михайлівська селищна рада Василівського району Запорізької області</t>
+          <t>Виконавчий комітет Молочанської міської ради</t>
         </is>
       </c>
       <c r="P213" s="4" t="inlineStr">
         <is>
-          <t>(097)432-39-39</t>
+          <t>(06178)40582</t>
         </is>
       </c>
       <c r="Q213" s="4"/>
       <c r="R213" s="4" t="inlineStr">
         <is>
-          <t>mihgimnazium16@ukr.net</t>
+          <t>panialena72@gmail.com</t>
         </is>
       </c>
       <c r="S213" s="4" t="inlineStr">
         <is>
-          <t>http://mihgimnazium.wixsite.com/kznvk</t>
+          <t>http://molshkola2.klasna.com</t>
         </is>
       </c>
       <c r="T213" s="4" t="inlineStr">
         <is>
-          <t>Директор Щусь Ольга Володимирівна</t>
+          <t>В.о. директора Потапова Альона Миколаївна</t>
         </is>
       </c>
       <c r="U213" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V213" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W213" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X213" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y213" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="4" t="inlineStr">
         <is>
-          <t>Михайлівська гімназія № 3 Михайлівської селищної ради Василівського району Запорізької області</t>
+          <t>Науковий ліцей комунального закладу вищої освіти "Хортицька національна навчально-реабілітаційна академія" Запорізької обласної ради</t>
         </is>
       </c>
       <c r="B214" s="5" t="n">
-        <v>134268</v>
+        <v>137162</v>
       </c>
       <c r="C214" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D214" s="4" t="inlineStr">
         <is>
-          <t>Михайлівська гімназія № 3</t>
+          <t>Науковий ліцей Хортицької національної академії</t>
         </is>
       </c>
       <c r="E214" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F214" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>науковий ліцей</t>
         </is>
       </c>
       <c r="G214" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H214" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I214" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J214" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K214" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перемоги, 59</t>
+          <t>вулиця Наукового містечка (о. Хортиця), 59</t>
         </is>
       </c>
       <c r="L214" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M214" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N214" s="7"/>
       <c r="O214" s="4" t="inlineStr">
         <is>
-          <t>Михайлівська селищна рада Василівського району Запорізької області</t>
+          <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P214" s="4" t="inlineStr">
         <is>
-          <t>(068)068-42-86</t>
+          <t>(061)2832001</t>
         </is>
       </c>
       <c r="Q214" s="4"/>
       <c r="R214" s="4" t="inlineStr">
         <is>
-          <t>mihzosh3@gmail.com</t>
+          <t>nlkhnazp@gmail.com</t>
         </is>
       </c>
       <c r="S214" s="4" t="inlineStr">
         <is>
-          <t>http://mihalzosh3.ucoz.ua</t>
+          <t>http://school.khnnra.zp.ua/</t>
         </is>
       </c>
       <c r="T214" s="4" t="inlineStr">
         <is>
-          <t>Директор Прокудіна Вероніка Анатоліївна</t>
+          <t>Директор Доценко Вікторія Валеріївна</t>
         </is>
       </c>
       <c r="U214" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V214" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W214" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X214" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y214" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="4" t="inlineStr">
         <is>
-          <t>Молочанська загальноосвітня школа I-III ступенів Молочанської міської ради</t>
+          <t>Новенський заклад загальної середньої освіти Токмацької міської ради</t>
         </is>
       </c>
       <c r="B215" s="5" t="n">
-        <v>135255</v>
+        <v>135355</v>
       </c>
       <c r="C215" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D215" s="4" t="inlineStr">
         <is>
-          <t>Молочанська ЗОШ І-ІІІ ступенів</t>
+          <t>Новенський ЗЗСО</t>
         </is>
       </c>
       <c r="E215" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F215" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G215" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H215" s="6" t="inlineStr">
         <is>
           <t>2310136900</t>
         </is>
       </c>
       <c r="I215" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J215" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K215" s="4" t="inlineStr">
         <is>
           <t>вулиця Фанатська, 10</t>
         </is>
       </c>
       <c r="L215" s="6" t="inlineStr">
         <is>
           <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M215" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N215" s="7"/>
       <c r="O215" s="4" t="inlineStr">
         <is>
-          <t>Виконавчий комітет Молочанської міської ради</t>
+          <t>Відділ освіти Токмацької міської ради</t>
         </is>
       </c>
       <c r="P215" s="4" t="inlineStr">
         <is>
-          <t>(06178)40471</t>
+          <t>(067)1955408</t>
         </is>
       </c>
       <c r="Q215" s="4"/>
       <c r="R215" s="4" t="inlineStr">
         <is>
-          <t>molschool2017@gmail.com</t>
+          <t>novoe.shkola@gmail.com</t>
         </is>
       </c>
       <c r="S215" s="4" t="inlineStr">
         <is>
-          <t>http://molochanska-zag.klasna.com</t>
+          <t>https://sites.google.com/view/novoeschool</t>
         </is>
       </c>
       <c r="T215" s="4" t="inlineStr">
         <is>
-          <t>Директор Клименко Тетяна Іванівна</t>
+          <t>Директор Федан Інна Василівна</t>
         </is>
       </c>
       <c r="U215" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V215" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W215" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X215" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y215" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="4" t="inlineStr">
         <is>
-          <t>Молочанський опорний заклад загальної середньої освіти I-III ступенів Молочанської міської ради</t>
+          <t>Новобогданівська гімназія "Успіх" Новобогданівської сільської ради Мелітопольського району Запорізької області</t>
         </is>
       </c>
       <c r="B216" s="5" t="n">
-        <v>134987</v>
+        <v>135061</v>
       </c>
       <c r="C216" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D216" s="4" t="inlineStr">
         <is>
-          <t>МОЗЗСО</t>
+          <t>Новобогданівська гімназія "Успіх" Новобогданівської СР МР ЗО</t>
         </is>
       </c>
       <c r="E216" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F216" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G216" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H216" s="6" t="inlineStr">
         <is>
           <t>2310136900</t>
         </is>
       </c>
       <c r="I216" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J216" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K216" s="4" t="inlineStr">
         <is>
           <t>вулиця Фанатська, 10</t>
         </is>
       </c>
       <c r="L216" s="6" t="inlineStr">
         <is>
           <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M216" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N216" s="7"/>
       <c r="O216" s="4" t="inlineStr">
         <is>
-          <t>Виконавчий комітет Молочанської міської ради</t>
+          <t>Новобогданівська сільська рада</t>
         </is>
       </c>
       <c r="P216" s="4" t="inlineStr">
         <is>
-          <t>(06178)40582</t>
+          <t>(097)4491287, (066)5654052</t>
         </is>
       </c>
       <c r="Q216" s="4"/>
       <c r="R216" s="4" t="inlineStr">
         <is>
-          <t>panialena72@gmail.com</t>
+          <t>uspih@novobogdanivska-gromada.gov.ua</t>
         </is>
       </c>
       <c r="S216" s="4" t="inlineStr">
         <is>
-          <t>http://molshkola2.klasna.com</t>
+          <t>http://uspih.school.org.ua</t>
         </is>
       </c>
       <c r="T216" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Потапова Альона Миколаївна</t>
+          <t>Директор Кульбак Юлія Олексіївна</t>
         </is>
       </c>
       <c r="U216" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V216" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W216" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X216" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y216" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="4" t="inlineStr">
         <is>
-          <t>Науковий ліцей комунального закладу вищої освіти "Хортицька національна навчально-реабілітаційна академія" Запорізької обласної ради</t>
+          <t>Нововасилівський ліцей "Гармонія" Нововасилівської селищної ради</t>
         </is>
       </c>
       <c r="B217" s="5" t="n">
-        <v>137162</v>
+        <v>135398</v>
       </c>
       <c r="C217" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D217" s="4" t="inlineStr">
         <is>
-          <t>Науковий ліцей Хортицької національної академії</t>
+          <t>Нововасилівський ліцей "Гармонія"</t>
         </is>
       </c>
       <c r="E217" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F217" s="4" t="inlineStr">
         <is>
-          <t>науковий ліцей</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G217" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H217" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310100000</t>
         </is>
       </c>
       <c r="I217" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J217" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K217" s="4" t="inlineStr">
         <is>
-          <t>вулиця Наукового містечка (о. Хортиця), 59</t>
+          <t>вулиця Перша Ливарна, 38</t>
         </is>
       </c>
       <c r="L217" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010069526</t>
         </is>
       </c>
       <c r="M217" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N217" s="7"/>
       <c r="O217" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
+          <t>Відділ освіти та культури Нововасилівської селищної ради</t>
         </is>
       </c>
       <c r="P217" s="4" t="inlineStr">
         <is>
-          <t>(061)2832001</t>
+          <t>(097)5401078</t>
         </is>
       </c>
       <c r="Q217" s="4"/>
       <c r="R217" s="4" t="inlineStr">
         <is>
-          <t>nlkhnazp@gmail.com</t>
+          <t>nvkgarmonij@gmail.com</t>
         </is>
       </c>
       <c r="S217" s="4" t="inlineStr">
         <is>
-          <t>http://school.khnnra.zp.ua/</t>
+          <t>http://novovasylivka.edukit.zp.ua</t>
         </is>
       </c>
       <c r="T217" s="4" t="inlineStr">
         <is>
-          <t>Директор Доценко Вікторія Валеріївна</t>
+          <t>Директор Задирака Олена Юріївна</t>
         </is>
       </c>
       <c r="U217" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V217" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W217" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X217" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y217" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="4" t="inlineStr">
         <is>
-          <t>Новенський заклад загальної середньої освіти Токмацької міської ради</t>
+          <t>Новогорівська гімназія Роздольської сільської ради Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="B218" s="5" t="n">
-        <v>135355</v>
+        <v>134732</v>
       </c>
       <c r="C218" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D218" s="4" t="inlineStr">
         <is>
-          <t>Новенський ЗЗСО</t>
+          <t>Новогорівська гімназія</t>
         </is>
       </c>
       <c r="E218" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F218" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G218" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H218" s="6" t="inlineStr">
         <is>
-          <t>2310136900</t>
+          <t>2310136300</t>
         </is>
       </c>
       <c r="I218" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J218" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K218" s="4" t="inlineStr">
         <is>
-          <t>вулиця Фанатська, 10</t>
+          <t>вулиця Університетська, 55-А</t>
         </is>
       </c>
       <c r="L218" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010228148</t>
+          <t>UA23060070010595678</t>
         </is>
       </c>
       <c r="M218" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N218" s="7"/>
       <c r="O218" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Токмацької міської ради</t>
+          <t>Роздольська сільська рада Михайлівського району Запорізької області</t>
         </is>
       </c>
       <c r="P218" s="4" t="inlineStr">
         <is>
-          <t>(067)1955408</t>
+          <t>(097)8401771</t>
         </is>
       </c>
       <c r="Q218" s="4"/>
       <c r="R218" s="4" t="inlineStr">
         <is>
-          <t>novoe.shkola@gmail.com</t>
+          <t>novogorivozzso@gmail.com</t>
         </is>
       </c>
       <c r="S218" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/novoeschool</t>
+          <t>http://shkola-novogor.klasna.com</t>
         </is>
       </c>
       <c r="T218" s="4" t="inlineStr">
         <is>
-          <t>Директор Федан Інна Василівна</t>
+          <t>Директор Лисенко Юлія Вікторівна</t>
         </is>
       </c>
       <c r="U218" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V218" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W218" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X218" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y218" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="4" t="inlineStr">
         <is>
-          <t>Новобогданівська гімназія "Успіх" Новобогданівської сільської ради Мелітопольського району Запорізької області</t>
+          <t>Новопетрівська гімназія Осипенківської сільської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="B219" s="5" t="n">
-        <v>135061</v>
+        <v>134414</v>
       </c>
       <c r="C219" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D219" s="4" t="inlineStr">
         <is>
-          <t>Новобогданівська гімназія "Успіх" Новобогданівської СР МР ЗО</t>
+          <t>Новопетрівська гімназія</t>
         </is>
       </c>
       <c r="E219" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F219" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G219" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H219" s="6" t="inlineStr">
         <is>
-          <t>2310136900</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I219" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J219" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K219" s="4" t="inlineStr">
         <is>
-          <t>вулиця Фанатська, 10</t>
+          <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L219" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010228148</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M219" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N219" s="7"/>
       <c r="O219" s="4" t="inlineStr">
         <is>
-          <t>Новобогданівська сільська рада</t>
+          <t>Виконавчий комітет Осипенківської сільської ради</t>
         </is>
       </c>
       <c r="P219" s="4" t="inlineStr">
         <is>
-          <t>(097)4491287, (066)5654052</t>
+          <t>(06153)98154</t>
         </is>
       </c>
       <c r="Q219" s="4"/>
       <c r="R219" s="4" t="inlineStr">
         <is>
-          <t>uspih@novobogdanivska-gromada.gov.ua</t>
+          <t>novopetrovka.school@meta.ua</t>
         </is>
       </c>
       <c r="S219" s="4" t="inlineStr">
         <is>
-          <t>http://uspih.school.org.ua</t>
+          <t>https://sites.google.com/view/novopetrovkaschool15/</t>
         </is>
       </c>
       <c r="T219" s="4" t="inlineStr">
         <is>
-          <t>Директор Кульбак Юлія Олексіївна</t>
+          <t>Директор Ковбаса Тетяна Ростиславівна</t>
         </is>
       </c>
       <c r="U219" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V219" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W219" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X219" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y219" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="4" t="inlineStr">
         <is>
-          <t>Нововасилівський ліцей "Гармонія" Нововасилівської селищної ради</t>
+          <t>Олександрівська гімназія Запорізької міської ради</t>
         </is>
       </c>
       <c r="B220" s="5" t="n">
-        <v>135398</v>
+        <v>134568</v>
       </c>
       <c r="C220" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D220" s="4" t="inlineStr">
         <is>
-          <t>Нововасилівський ліцей "Гармонія"</t>
+          <t>Олександрівська гімназія</t>
         </is>
       </c>
       <c r="E220" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F220" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G220" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H220" s="6" t="inlineStr">
         <is>
-          <t>2310100000</t>
+          <t>2310136300</t>
         </is>
       </c>
       <c r="I220" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J220" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K220" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перша Ливарна, 38</t>
+          <t>вулиця Гоголя, 155</t>
         </is>
       </c>
       <c r="L220" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010069526</t>
+          <t>UA23060070010595678</t>
         </is>
       </c>
       <c r="M220" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N220" s="7"/>
       <c r="O220" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти та культури Нововасилівської селищної ради</t>
+          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P220" s="4" t="inlineStr">
         <is>
-          <t>(097)5401078</t>
+          <t>(061)2862833</t>
         </is>
       </c>
       <c r="Q220" s="4"/>
       <c r="R220" s="4" t="inlineStr">
         <is>
-          <t>nvkgarmonij@gmail.com</t>
+          <t>zal.akademic@ukr.net</t>
         </is>
       </c>
       <c r="S220" s="4" t="inlineStr">
         <is>
-          <t>http://novovasylivka.edukit.zp.ua</t>
+          <t>https://academlyceum.zp.ua</t>
         </is>
       </c>
       <c r="T220" s="4" t="inlineStr">
         <is>
-          <t>Директор Задирака Олена Юріївна</t>
+          <t>Директор Коміссаров Вадим Олексійович</t>
         </is>
       </c>
       <c r="U220" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V220" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W220" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X220" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y220" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="4" t="inlineStr">
         <is>
-          <t>Новогорівська гімназія Роздольської сільської ради Василівського району Запорізької області</t>
+          <t>Опорна гімназія "Джерело" Терпіннівської сільської ради Мелітопольського району Запорізької області</t>
         </is>
       </c>
       <c r="B221" s="5" t="n">
-        <v>134732</v>
+        <v>135565</v>
       </c>
       <c r="C221" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D221" s="4" t="inlineStr">
         <is>
-          <t>Новогорівська гімназія</t>
+          <t>Опорна гімназія "Джерело" Терпіннівської СР МР ЗО</t>
         </is>
       </c>
       <c r="E221" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F221" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G221" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H221" s="6" t="inlineStr">
         <is>
-          <t>2310136300</t>
+          <t>2310136900</t>
         </is>
       </c>
       <c r="I221" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J221" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K221" s="4" t="inlineStr">
         <is>
-          <t>вулиця Університетська, 55-А</t>
+          <t>вулиця Фанатська, 10</t>
         </is>
       </c>
       <c r="L221" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010595678</t>
+          <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M221" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N221" s="7"/>
       <c r="O221" s="4" t="inlineStr">
         <is>
-          <t>Роздольська сільська рада Михайлівського району Запорізької області</t>
+          <t>Відділ освіти, культури, молоді та спорту Терпіннівської сільської ради Мелітопольського району Запорізької області</t>
         </is>
       </c>
       <c r="P221" s="4" t="inlineStr">
         <is>
-          <t>(097)8401771</t>
+          <t>(098)4265805</t>
         </is>
       </c>
       <c r="Q221" s="4"/>
       <c r="R221" s="4" t="inlineStr">
         <is>
-          <t>novogorivozzso@gmail.com</t>
+          <t>dzherelo.ua@gmail.com</t>
         </is>
       </c>
       <c r="S221" s="4" t="inlineStr">
         <is>
-          <t>http://shkola-novogor.klasna.com</t>
+          <t>https://dzherelo.e-schools.info</t>
         </is>
       </c>
       <c r="T221" s="4" t="inlineStr">
         <is>
-          <t>Директор Лисенко Юлія Вікторівна</t>
+          <t>Т.в.о. директора Єременко Тетяна Олександрівна</t>
         </is>
       </c>
       <c r="U221" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V221" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W221" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X221" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y221" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="4" t="inlineStr">
         <is>
-          <t>Новопетрівська гімназія Осипенківської сільської ради Бердянського району Запорізької області</t>
+          <t>Опорний заклад загальної середньої освіти Приазовський ліцей Приазовської селищної ради Запорізької області</t>
         </is>
       </c>
       <c r="B222" s="5" t="n">
-        <v>134414</v>
+        <v>134440</v>
       </c>
       <c r="C222" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D222" s="4" t="inlineStr">
         <is>
-          <t>Новопетрівська гімназія</t>
+          <t>ОЗЗСО Приазовський ліцей</t>
         </is>
       </c>
       <c r="E222" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F222" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G222" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H222" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310136300</t>
         </is>
       </c>
       <c r="I222" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J222" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K222" s="4" t="inlineStr">
         <is>
-          <t>проспект Соборний, 164</t>
+          <t>вулиця Козача, 35</t>
         </is>
       </c>
       <c r="L222" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010595678</t>
         </is>
       </c>
       <c r="M222" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N222" s="7"/>
       <c r="O222" s="4" t="inlineStr">
         <is>
-          <t>Виконавчий комітет Осипенківської сільської ради</t>
+          <t>Відділ освіти, молоді та спорту, культури і туризму Приазовської селищної ради</t>
         </is>
       </c>
       <c r="P222" s="4" t="inlineStr">
         <is>
-          <t>(06153)98154</t>
+          <t>(06133)22780</t>
         </is>
       </c>
       <c r="Q222" s="4"/>
       <c r="R222" s="4" t="inlineStr">
         <is>
-          <t>novopetrovka.school@meta.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>priazlicej@gmail.com</t>
+        </is>
+      </c>
+      <c r="S222" s="4"/>
       <c r="T222" s="4" t="inlineStr">
         <is>
-          <t>Директор Ковбаса Тетяна Ростиславівна</t>
+          <t>Т.в.о. директора Цвєтанська Галина Василівна</t>
         </is>
       </c>
       <c r="U222" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V222" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W222" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X222" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y222" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="4" t="inlineStr">
         <is>
-          <t>Олександрівська гімназія Запорізької міської ради</t>
+          <t>опорний навчально-виховний заклад Чернігівська загальноосвітня школа I-III ступенів імені Героя Радянського Союзу А.М.Темника Чернігівської селищної ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="B223" s="5" t="n">
-        <v>134568</v>
+        <v>135140</v>
       </c>
       <c r="C223" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D223" s="4" t="inlineStr">
         <is>
-          <t>Олександрівська гімназія</t>
+          <t>опорний заклад Чернігівська ЗОШ І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E223" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F223" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G223" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H223" s="6" t="inlineStr">
         <is>
-          <t>2310136300</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I223" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J223" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K223" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гоголя, 155</t>
+          <t>вулиця Героїв Крут, 3-А</t>
         </is>
       </c>
       <c r="L223" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010595678</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M223" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N223" s="7"/>
       <c r="O223" s="4" t="inlineStr">
         <is>
-          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
+          <t>Відділ освіти Чернігівської селищної ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="P223" s="4" t="inlineStr">
         <is>
-          <t>(061)2862833</t>
+          <t>(06140)91771</t>
         </is>
       </c>
       <c r="Q223" s="4"/>
       <c r="R223" s="4" t="inlineStr">
         <is>
-          <t>zal.akademic@ukr.net</t>
+          <t>onvz@school-temnik.net</t>
         </is>
       </c>
       <c r="S223" s="4" t="inlineStr">
         <is>
-          <t>https://academlyceum.zp.ua</t>
+          <t>http://school-temnika.edukit.zp.ua</t>
         </is>
       </c>
       <c r="T223" s="4" t="inlineStr">
         <is>
-          <t>Директор Коміссаров Вадим Олексійович</t>
+          <t>Директор Денисенко Олена Іванівна</t>
         </is>
       </c>
       <c r="U223" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V223" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W223" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X223" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y223" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="4" t="inlineStr">
         <is>
-          <t>Опорна гімназія "Джерело" Терпіннівської сільської ради Мелітопольського району Запорізької області</t>
+          <t>Орлянська гімназія Малобілозерської сільської ради Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="B224" s="5" t="n">
-        <v>135565</v>
+        <v>134489</v>
       </c>
       <c r="C224" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D224" s="4" t="inlineStr">
         <is>
-          <t>Опорна гімназія "Джерело" Терпіннівської СР МР ЗО</t>
+          <t>Орлянська гімназія МСР ВР ЗО</t>
         </is>
       </c>
       <c r="E224" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F224" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G224" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H224" s="6" t="inlineStr">
         <is>
-          <t>2310136900</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I224" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J224" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K224" s="4" t="inlineStr">
         <is>
-          <t>вулиця Фанатська, 10</t>
+          <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L224" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010228148</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M224" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N224" s="7"/>
       <c r="O224" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, культури, молоді та спорту Терпіннівської сільської ради Мелітопольського району Запорізької області</t>
+          <t>Малобілозерська сільська рада Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="P224" s="4" t="inlineStr">
         <is>
-          <t>(098)4265805</t>
+          <t>(0617)552391</t>
         </is>
       </c>
       <c r="Q224" s="4"/>
       <c r="R224" s="4" t="inlineStr">
         <is>
-          <t>dzherelo.ua@gmail.com</t>
+          <t>orlanka.zosh@gmail.com</t>
         </is>
       </c>
       <c r="S224" s="4" t="inlineStr">
         <is>
-          <t>https://dzherelo.e-schools.info</t>
+          <t>http://www.orlianske-zosh.edukit.zp.ua</t>
         </is>
       </c>
       <c r="T224" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Єременко Тетяна Олександрівна</t>
+          <t>Т.в.о. директора Борисенко Олександр Павлович</t>
         </is>
       </c>
       <c r="U224" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V224" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W224" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X224" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y224" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="4" t="inlineStr">
         <is>
-          <t>Опорний заклад загальної середньої освіти Приазовський ліцей Приазовської селищної ради Запорізької області</t>
+          <t>Осипенківська гімназія Осипенківської сільської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="B225" s="5" t="n">
-        <v>134440</v>
+        <v>138010</v>
       </c>
       <c r="C225" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D225" s="4" t="inlineStr">
         <is>
-          <t>ОЗЗСО Приазовський ліцей</t>
+          <t>Осипенківська гімназія</t>
         </is>
       </c>
       <c r="E225" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F225" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G225" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H225" s="6" t="inlineStr">
         <is>
-          <t>2310136300</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I225" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J225" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K225" s="4" t="inlineStr">
         <is>
-          <t>вулиця Козача, 35</t>
+          <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L225" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010595678</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M225" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N225" s="7"/>
       <c r="O225" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти, молоді та спорту, культури і туризму Приазовської селищної ради</t>
+          <t>Виконавчий комітет Осипенківської сільської ради</t>
         </is>
       </c>
       <c r="P225" s="4" t="inlineStr">
         <is>
-          <t>(06133)22780</t>
+          <t>(06153)99-5-40</t>
         </is>
       </c>
       <c r="Q225" s="4"/>
       <c r="R225" s="4" t="inlineStr">
         <is>
-          <t>priazlicej@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S225" s="4"/>
+          <t>osipenko2007@meta.ua</t>
+        </is>
+      </c>
+      <c r="S225" s="4" t="inlineStr">
+        <is>
+          <t>https://osipenko-onlineschool.blogspot.com/</t>
+        </is>
+      </c>
       <c r="T225" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Цвєтанська Галина Василівна</t>
+          <t>В.о. директора Новосела Тетяна Анатоліївна</t>
         </is>
       </c>
       <c r="U225" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V225" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W225" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X225" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y225" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="4" t="inlineStr">
         <is>
-          <t>опорний навчально-виховний заклад Чернігівська загальноосвітня школа I-III ступенів імені Героя Радянського Союзу А.М.Темника Чернігівської селищної ради Бердянського району Запорізької області</t>
+          <t>Покровський заклад загальної середньої освіти Токмацької міської ради</t>
         </is>
       </c>
       <c r="B226" s="5" t="n">
-        <v>135140</v>
+        <v>134276</v>
       </c>
       <c r="C226" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D226" s="4" t="inlineStr">
         <is>
-          <t>опорний заклад Чернігівська ЗОШ І-ІІІ ступенів</t>
+          <t>Покровський ЗЗСО ТМР</t>
         </is>
       </c>
       <c r="E226" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F226" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G226" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H226" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310136900</t>
         </is>
       </c>
       <c r="I226" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J226" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K226" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв Крут, 3-А</t>
+          <t>вулиця Фанатська, 10</t>
         </is>
       </c>
       <c r="L226" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M226" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N226" s="7"/>
       <c r="O226" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Чернігівської селищної ради Бердянського району Запорізької області</t>
+          <t>Відділ освіти Токмацької міської ради</t>
         </is>
       </c>
       <c r="P226" s="4" t="inlineStr">
         <is>
-          <t>(06140)91771</t>
+          <t>(068)9602100</t>
         </is>
       </c>
       <c r="Q226" s="4"/>
       <c r="R226" s="4" t="inlineStr">
         <is>
-          <t>onvz@school-temnik.net</t>
+          <t>skolapokrovske503@gmail.com</t>
         </is>
       </c>
       <c r="S226" s="4" t="inlineStr">
         <is>
-          <t>http://school-temnika.edukit.zp.ua</t>
+          <t>https://pzzso.e-schools.info</t>
         </is>
       </c>
       <c r="T226" s="4" t="inlineStr">
         <is>
-          <t>Директор Денисенко Олена Іванівна</t>
+          <t>Директор Антипенко Оксана Володимирівна</t>
         </is>
       </c>
       <c r="U226" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V226" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W226" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X226" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y226" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="4" t="inlineStr">
         <is>
-          <t>Орлянська гімназія Малобілозерської сільської ради Василівського району Запорізької області</t>
+          <t>Початкова школа №2 Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B227" s="5" t="n">
-        <v>134489</v>
+        <v>137897</v>
       </c>
       <c r="C227" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D227" s="4" t="inlineStr">
         <is>
-          <t>Орлянська гімназія МСР ВР ЗО</t>
+          <t>Початкова школа №2 ММР ЗО</t>
         </is>
       </c>
       <c r="E227" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F227" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G227" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H227" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I227" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J227" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K227" s="4" t="inlineStr">
         <is>
           <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L227" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M227" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N227" s="7"/>
       <c r="O227" s="4" t="inlineStr">
         <is>
-          <t>Малобілозерська сільська рада Василівського району Запорізької області</t>
+          <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="P227" s="4" t="inlineStr">
         <is>
-          <t>(0617)552391</t>
+          <t>(096)5480591</t>
         </is>
       </c>
       <c r="Q227" s="4"/>
       <c r="R227" s="4" t="inlineStr">
         <is>
-          <t>orlanka.zosh@gmail.com</t>
+          <t>psukr2@gmail.com</t>
         </is>
       </c>
       <c r="S227" s="4" t="inlineStr">
         <is>
-          <t>http://www.orlianske-zosh.edukit.zp.ua</t>
+          <t>http://znz2melitopol.wix.com/znz2melitopol</t>
         </is>
       </c>
       <c r="T227" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Борисенко Олександр Павлович</t>
+          <t>Директор Кваскова Олена Іванівна</t>
         </is>
       </c>
       <c r="U227" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V227" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W227" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X227" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y227" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="4" t="inlineStr">
         <is>
-          <t>Осипенківська гімназія Осипенківської сільської ради Бердянського району Запорізької області</t>
+          <t>Початкова школа №3 Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B228" s="5" t="n">
-        <v>138010</v>
+        <v>136172</v>
       </c>
       <c r="C228" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D228" s="4" t="inlineStr">
         <is>
-          <t>Осипенківська гімназія</t>
+          <t>Початкова школа №3 ММР ЗО</t>
         </is>
       </c>
       <c r="E228" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F228" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G228" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H228" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I228" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J228" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K228" s="4" t="inlineStr">
         <is>
           <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L228" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M228" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N228" s="7"/>
       <c r="O228" s="4" t="inlineStr">
         <is>
-          <t>Виконавчий комітет Осипенківської сільської ради</t>
+          <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="P228" s="4" t="inlineStr">
         <is>
-          <t>(06153)99-5-40</t>
+          <t>(068)3672811</t>
         </is>
       </c>
       <c r="Q228" s="4"/>
       <c r="R228" s="4" t="inlineStr">
         <is>
-          <t>osipenko2007@meta.ua</t>
+          <t>osvitamph3@gmail.com</t>
         </is>
       </c>
       <c r="S228" s="4" t="inlineStr">
         <is>
-          <t>https://osipenko-onlineschool.blogspot.com/</t>
+          <t>http://surl.li/pzlck</t>
         </is>
       </c>
       <c r="T228" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Новосела Тетяна Анатоліївна</t>
+          <t>В.о. директора Мельникова Любов Дмитрівна</t>
         </is>
       </c>
       <c r="U228" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V228" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W228" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X228" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y228" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="4" t="inlineStr">
         <is>
-          <t>Покровський заклад загальної середньої освіти Токмацької міської ради</t>
+          <t>ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ ЛІЦЕЙ "ІТ СТЕП СКУЛ ЗАПОРІЖЖЯ"</t>
         </is>
       </c>
       <c r="B229" s="5" t="n">
-        <v>134276</v>
+        <v>176505</v>
       </c>
       <c r="C229" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D229" s="4" t="inlineStr">
         <is>
-          <t>Покровський ЗЗСО ТМР</t>
+          <t>ПЗЗСО Ліцей "ІТ СТЕП СКУЛ ЗАПОРІЖЖЯ"</t>
         </is>
       </c>
       <c r="E229" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F229" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G229" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H229" s="6" t="inlineStr">
         <is>
-          <t>2310136900</t>
+          <t>2310100000</t>
         </is>
       </c>
       <c r="I229" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J229" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K229" s="4" t="inlineStr">
         <is>
-          <t>вулиця Фанатська, 10</t>
+          <t>вулиця Рекордна, 20</t>
         </is>
       </c>
       <c r="L229" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010228148</t>
+          <t>UA23060070010069526</t>
         </is>
       </c>
       <c r="M229" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N229" s="7"/>
       <c r="O229" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Токмацької міської ради</t>
+          <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P229" s="4" t="inlineStr">
         <is>
-          <t>(068)9602100</t>
+          <t>(050)2105770</t>
         </is>
       </c>
       <c r="Q229" s="4"/>
-      <c r="R229" s="4" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="R229" s="4"/>
+      <c r="S229" s="4"/>
       <c r="T229" s="4" t="inlineStr">
         <is>
-          <t>Директор Антипенко Оксана Володимирівна</t>
+          <t>Директор Матвієнко Анна Вікторівна</t>
         </is>
       </c>
       <c r="U229" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V229" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W229" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X229" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y229" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="4" t="inlineStr">
         <is>
-          <t>Початкова школа №2 Мелітопольської міської ради Запорізької області</t>
+          <t>Приватний заклад "Ліцей інтелектуальної творчості "ЕйдоС" м. Запоріжжя"</t>
         </is>
       </c>
       <c r="B230" s="5" t="n">
-        <v>137897</v>
+        <v>137114</v>
       </c>
       <c r="C230" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D230" s="4" t="inlineStr">
         <is>
-          <t>Початкова школа №2 ММР ЗО</t>
+          <t>ПЗ "Ліцей інтелектуальної творчості "ЕйдоС" м. Запоріжжя"</t>
         </is>
       </c>
       <c r="E230" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F230" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G230" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H230" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I230" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J230" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K230" s="4" t="inlineStr">
         <is>
-          <t>проспект Соборний, 164</t>
+          <t>вулиця Нижньодніпровська, 4-А</t>
         </is>
       </c>
       <c r="L230" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M230" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N230" s="7"/>
       <c r="O230" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
+          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P230" s="4" t="inlineStr">
         <is>
-          <t>(096)5480591</t>
+          <t>(061)2396560, (050)1022212</t>
         </is>
       </c>
       <c r="Q230" s="4"/>
       <c r="R230" s="4" t="inlineStr">
         <is>
-          <t>psukr2@gmail.com</t>
+          <t>eidos.zp.ua@gmail.com</t>
         </is>
       </c>
       <c r="S230" s="4" t="inlineStr">
         <is>
-          <t>http://znz2melitopol.wix.com/znz2melitopol</t>
+          <t>http://www.eidos.zp.ua/</t>
         </is>
       </c>
       <c r="T230" s="4" t="inlineStr">
         <is>
-          <t>Директор Кваскова Олена Іванівна</t>
+          <t>Генеральний директор Грединарова Олена Михайлівна</t>
         </is>
       </c>
       <c r="U230" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V230" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W230" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X230" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y230" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="4" t="inlineStr">
         <is>
-          <t>Початкова школа №3 Мелітопольської міської ради Запорізької області</t>
+          <t>Пришибська гімназія Михайлівської селищної ради Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="B231" s="5" t="n">
-        <v>136172</v>
+        <v>134334</v>
       </c>
       <c r="C231" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D231" s="4" t="inlineStr">
         <is>
-          <t>Початкова школа №3 ММР ЗО</t>
+          <t>Пришибська гімназія</t>
         </is>
       </c>
       <c r="E231" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F231" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G231" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H231" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I231" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J231" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K231" s="4" t="inlineStr">
         <is>
           <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L231" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M231" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N231" s="7"/>
       <c r="O231" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти Мелітопольської міської ради Запорізької області</t>
+          <t>Михайлівська селищна рада Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="P231" s="4" t="inlineStr">
         <is>
-          <t>(068)3672811</t>
+          <t>(068)812-60-48</t>
         </is>
       </c>
       <c r="Q231" s="4"/>
       <c r="R231" s="4" t="inlineStr">
         <is>
-          <t>osvitamph3@gmail.com</t>
+          <t>Astra65@meta.ua</t>
         </is>
       </c>
       <c r="S231" s="4" t="inlineStr">
         <is>
-          <t>http://surl.li/pzlck</t>
+          <t>http://pryshybschool.at.ua</t>
         </is>
       </c>
       <c r="T231" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Мельникова Любов Дмитрівна</t>
+          <t>Директор Кузьменко Оксана Олександрівна</t>
         </is>
       </c>
       <c r="U231" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V231" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W231" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X231" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y231" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ ЛІЦЕЙ "ІТ СТЕП СКУЛ ЗАПОРІЖЖЯ"</t>
+          <t>Райхенфельдський ліцей Райхенфельдської сільської ради Мелітопольського району Запорізької області</t>
         </is>
       </c>
       <c r="B232" s="5" t="n">
-        <v>176505</v>
+        <v>136363</v>
       </c>
       <c r="C232" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D232" s="4" t="inlineStr">
         <is>
-          <t>ПЗЗСО Ліцей "ІТ СТЕП СКУЛ ЗАПОРІЖЖЯ"</t>
+          <t>Райхенфельдський ліцей</t>
         </is>
       </c>
       <c r="E232" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F232" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G232" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H232" s="6" t="inlineStr">
         <is>
-          <t>2310100000</t>
+          <t>2310136300</t>
         </is>
       </c>
       <c r="I232" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J232" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K232" s="4" t="inlineStr">
         <is>
-          <t>вулиця Рекордна, 20</t>
+          <t>вулиця Козача, 35</t>
         </is>
       </c>
       <c r="L232" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010069526</t>
+          <t>UA23060070010595678</t>
         </is>
       </c>
       <c r="M232" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N232" s="7"/>
       <c r="O232" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
+          <t>Райхенфельдська сільська рада Мелітопольського району Запорізької області</t>
         </is>
       </c>
       <c r="P232" s="4" t="inlineStr">
         <is>
-          <t>(050)2105770</t>
+          <t>(06132)95125, (098)5629386</t>
         </is>
       </c>
       <c r="Q232" s="4"/>
-      <c r="R232" s="4"/>
+      <c r="R232" s="4" t="inlineStr">
+        <is>
+          <t>plodlicey@gmail.com</t>
+        </is>
+      </c>
       <c r="S232" s="4"/>
       <c r="T232" s="4" t="inlineStr">
         <is>
-          <t>Директор Матвієнко Анна Вікторівна</t>
+          <t>Директор Старовойтов Микола Григорович</t>
         </is>
       </c>
       <c r="U232" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V232" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W232" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X232" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y232" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="4" t="inlineStr">
         <is>
-          <t>Приватний заклад "Ліцей інтелектуальної творчості "ЕйдоС" м. Запоріжжя"</t>
+          <t>Роздольський ліцей Роздольської сільської ради Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="B233" s="5" t="n">
-        <v>137114</v>
+        <v>135404</v>
       </c>
       <c r="C233" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D233" s="4" t="inlineStr">
         <is>
-          <t>ПЗ "Ліцей інтелектуальної творчості "ЕйдоС" м. Запоріжжя"</t>
+          <t>Роздольський ліцей</t>
         </is>
       </c>
       <c r="E233" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F233" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G233" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H233" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310136300</t>
         </is>
       </c>
       <c r="I233" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J233" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K233" s="4" t="inlineStr">
         <is>
-          <t>вулиця Нижньодніпровська, 4-А</t>
+          <t>вулиця Університетська, 55-А</t>
         </is>
       </c>
       <c r="L233" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010595678</t>
         </is>
       </c>
       <c r="M233" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N233" s="7"/>
       <c r="O233" s="4" t="inlineStr">
         <is>
-          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
+          <t>Роздольська сільська рада Михайлівського району Запорізької області</t>
         </is>
       </c>
       <c r="P233" s="4" t="inlineStr">
         <is>
-          <t>(061)2396560, (050)1022212</t>
+          <t>(068)0841599</t>
         </is>
       </c>
       <c r="Q233" s="4"/>
       <c r="R233" s="4" t="inlineStr">
         <is>
-          <t>eidos.zp.ua@gmail.com</t>
+          <t>rozdol_shkola@meta.ua</t>
         </is>
       </c>
       <c r="S233" s="4" t="inlineStr">
         <is>
-          <t>http://www.eidos.zp.ua/</t>
+          <t>https://shalay595.wixsite.com/kzrozdol</t>
         </is>
       </c>
       <c r="T233" s="4" t="inlineStr">
         <is>
-          <t>Генеральний директор Грединарова Олена Михайлівна</t>
+          <t>Директор Катречко Галина Василівна</t>
         </is>
       </c>
       <c r="U233" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V233" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W233" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X233" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y233" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="4" t="inlineStr">
         <is>
-          <t>Пришибська гімназія Михайлівської селищної ради Василівського району Запорізької області</t>
+          <t>Розівський опорний заклад загальної середньої освіти І - ІІІ ступенів Розівської селищної ради Пологівського району Запорізької області</t>
         </is>
       </c>
       <c r="B234" s="5" t="n">
-        <v>134334</v>
+        <v>136429</v>
       </c>
       <c r="C234" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D234" s="4" t="inlineStr">
         <is>
-          <t>Пришибська гімназія</t>
+          <t>Розівський ОЗЗСО І-ІІІ ст.</t>
         </is>
       </c>
       <c r="E234" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F234" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G234" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H234" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I234" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J234" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K234" s="4" t="inlineStr">
         <is>
-          <t>проспект Соборний, 164</t>
+          <t>вулиця Героїв Крут, 17</t>
         </is>
       </c>
       <c r="L234" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M234" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N234" s="7"/>
       <c r="O234" s="4" t="inlineStr">
         <is>
-          <t>Михайлівська селищна рада Василівського району Запорізької області</t>
+          <t>Розівська селищна рада Розівського району Запорізької області</t>
         </is>
       </c>
       <c r="P234" s="4" t="inlineStr">
         <is>
-          <t>(068)812-60-48</t>
+          <t>(095)6937107</t>
         </is>
       </c>
       <c r="Q234" s="4"/>
       <c r="R234" s="4" t="inlineStr">
         <is>
-          <t>Astra65@meta.ua</t>
+          <t>rozovskayaoosh1@gmail.com</t>
         </is>
       </c>
       <c r="S234" s="4" t="inlineStr">
         <is>
-          <t>http://pryshybschool.at.ua</t>
+          <t>https://rozschool.com.ua/</t>
         </is>
       </c>
       <c r="T234" s="4" t="inlineStr">
         <is>
-          <t>Директор Кузьменко Оксана Олександрівна</t>
+          <t>Директор Тарасенко Віра Михайлівна</t>
         </is>
       </c>
       <c r="U234" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V234" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W234" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X234" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y234" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="4" t="inlineStr">
         <is>
-          <t>Райхенфельдський ліцей Райхенфельдської сільської ради Мелітопольського району Запорізької області</t>
+          <t>Спеціалізована школа "Хабад Любавич" з поглибленим вивченням івриту та англійської мови</t>
         </is>
       </c>
       <c r="B235" s="5" t="n">
-        <v>136363</v>
+        <v>135626</v>
       </c>
       <c r="C235" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D235" s="4" t="inlineStr">
         <is>
-          <t>Райхенфельдський ліцей</t>
+          <t>Спеціалізована школа "Хабад Любавич"</t>
         </is>
       </c>
       <c r="E235" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F235" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>спеціалізована школа</t>
         </is>
       </c>
       <c r="G235" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H235" s="6" t="inlineStr">
         <is>
-          <t>2310136300</t>
+          <t>2310136900</t>
         </is>
       </c>
       <c r="I235" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J235" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K235" s="4" t="inlineStr">
         <is>
-          <t>вулиця Козача, 35</t>
+          <t>вулиця Бородінська, 9-А</t>
         </is>
       </c>
       <c r="L235" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010595678</t>
+          <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M235" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N235" s="7"/>
       <c r="O235" s="4" t="inlineStr">
         <is>
-          <t>Райхенфельдська сільська рада Мелітопольського району Запорізької області</t>
+          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P235" s="4" t="inlineStr">
         <is>
-          <t>(06132)95125, (098)5629386</t>
+          <t>(061)2397101, (061)2397102</t>
         </is>
       </c>
       <c r="Q235" s="4"/>
       <c r="R235" s="4" t="inlineStr">
         <is>
-          <t>plodlicey@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S235" s="4"/>
+          <t>chabadzp@gmail.com</t>
+        </is>
+      </c>
+      <c r="S235" s="4" t="inlineStr">
+        <is>
+          <t>http://khabad.inf.ua/</t>
+        </is>
+      </c>
       <c r="T235" s="4" t="inlineStr">
         <is>
-          <t>Директор Старовойтов Микола Григорович</t>
+          <t>Директор Бобакова Лариса Анатоліївна</t>
         </is>
       </c>
       <c r="U235" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V235" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W235" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X235" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y235" s="5"/>
+      <c r="Y235" s="5" t="n">
+        <v>720</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="4" t="inlineStr">
         <is>
-          <t>Роздольський ліцей Роздольської сільської ради Василівського району Запорізької області</t>
+          <t>Таврійська гімназія Роздольської сільської ради Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="B236" s="5" t="n">
-        <v>135404</v>
+        <v>134774</v>
       </c>
       <c r="C236" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D236" s="4" t="inlineStr">
         <is>
-          <t>Роздольський ліцей</t>
+          <t>Таврійська гімназія</t>
         </is>
       </c>
       <c r="E236" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F236" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G236" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H236" s="6" t="inlineStr">
         <is>
           <t>2310136300</t>
         </is>
       </c>
       <c r="I236" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J236" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K236" s="4" t="inlineStr">
         <is>
           <t>вулиця Університетська, 55-А</t>
         </is>
       </c>
       <c r="L236" s="6" t="inlineStr">
         <is>
           <t>UA23060070010595678</t>
         </is>
       </c>
       <c r="M236" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N236" s="7"/>
       <c r="O236" s="4" t="inlineStr">
         <is>
           <t>Роздольська сільська рада Михайлівського району Запорізької області</t>
         </is>
       </c>
       <c r="P236" s="4" t="inlineStr">
         <is>
-          <t>(068)0841599</t>
+          <t>(096)3924791</t>
         </is>
       </c>
       <c r="Q236" s="4"/>
       <c r="R236" s="4" t="inlineStr">
         <is>
-          <t>rozdol_shkola@meta.ua</t>
+          <t>tavrijaskul@ukr.net</t>
         </is>
       </c>
       <c r="S236" s="4" t="inlineStr">
         <is>
-          <t>https://shalay595.wixsite.com/kzrozdol</t>
+          <t>http://tavrijascool.klasna.com/</t>
         </is>
       </c>
       <c r="T236" s="4" t="inlineStr">
         <is>
-          <t>Директор Катречко Галина Василівна</t>
+          <t>Директор Сорока Таміла Віталіївна</t>
         </is>
       </c>
       <c r="U236" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V236" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W236" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X236" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y236" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="4" t="inlineStr">
         <is>
-          <t>Розівський опорний заклад загальної середньої освіти І - ІІІ ступенів Розівської селищної ради Пологівського району Запорізької області</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "Запорізький приватний Монтессорі ліцей"</t>
         </is>
       </c>
       <c r="B237" s="5" t="n">
-        <v>136429</v>
+        <v>176850</v>
       </c>
       <c r="C237" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D237" s="4" t="inlineStr">
         <is>
-          <t>Розівський ОЗЗСО І-ІІІ ст.</t>
+          <t>ТОВ "Запорізький приватний Монтессорі ліцей"</t>
         </is>
       </c>
       <c r="E237" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F237" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G237" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="H237" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310100000</t>
         </is>
       </c>
       <c r="I237" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J237" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K237" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв Крут, 17</t>
+          <t>вулиця Незалежної України, 82а</t>
         </is>
       </c>
       <c r="L237" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010069526</t>
         </is>
       </c>
       <c r="M237" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N237" s="7"/>
       <c r="O237" s="4" t="inlineStr">
         <is>
-          <t>Розівська селищна рада Розівського району Запорізької області</t>
+          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P237" s="4" t="inlineStr">
         <is>
-          <t>(095)6937107</t>
+          <t>(099)7181891</t>
         </is>
       </c>
       <c r="Q237" s="4"/>
       <c r="R237" s="4" t="inlineStr">
         <is>
-          <t>rozovskayaoosh1@gmail.com</t>
+          <t>montessori@osvita.zp.ua</t>
         </is>
       </c>
       <c r="S237" s="4" t="inlineStr">
         <is>
-          <t>https://rozschool.com.ua/</t>
+          <t>www.montessori.osvita.zp.ua</t>
         </is>
       </c>
       <c r="T237" s="4" t="inlineStr">
         <is>
-          <t>Директор Тарасенко Віра Михайлівна</t>
+          <t>Директор Турчина Алла Григорівна</t>
         </is>
       </c>
       <c r="U237" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V237" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W237" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X237" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y237" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="4" t="inlineStr">
         <is>
-          <t>Спеціалізована школа "Хабад Любавич" з поглибленим вивченням івриту та англійської мови</t>
+          <t>Товариство з обмеженою відповідальністю "Навчально-виховний комплекс "Ліцей економіки та інформаційних технологій"</t>
         </is>
       </c>
       <c r="B238" s="5" t="n">
-        <v>135626</v>
+        <v>136724</v>
       </c>
       <c r="C238" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D238" s="4" t="inlineStr">
         <is>
-          <t>Спеціалізована школа "Хабад Любавич"</t>
+          <t>ТОВ "НВК "Ліцей ЕІТ"</t>
         </is>
       </c>
       <c r="E238" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F238" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G238" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H238" s="6" t="inlineStr">
         <is>
           <t>2310136900</t>
         </is>
       </c>
       <c r="I238" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J238" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K238" s="4" t="inlineStr">
         <is>
-          <t>вулиця Бородінська, 9-А</t>
+          <t>вулиця Кияшка, 16-Б</t>
         </is>
       </c>
       <c r="L238" s="6" t="inlineStr">
         <is>
           <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M238" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N238" s="7"/>
       <c r="O238" s="4" t="inlineStr">
         <is>
           <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P238" s="4" t="inlineStr">
         <is>
-          <t>(061)2397101, (061)2397102</t>
+          <t>(061)2399008</t>
         </is>
       </c>
       <c r="Q238" s="4"/>
       <c r="R238" s="4" t="inlineStr">
         <is>
-          <t>chabadzp@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>liceum@econom.zp.ua</t>
+        </is>
+      </c>
+      <c r="S238" s="4"/>
       <c r="T238" s="4" t="inlineStr">
         <is>
-          <t>Директор Бобакова Лариса Анатоліївна</t>
+          <t>Директор Охріменко Олена Миколаївна</t>
         </is>
       </c>
       <c r="U238" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V238" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W238" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X238" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y238" s="5" t="n">
-        <v>720</v>
+        <v>600</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="4" t="inlineStr">
         <is>
-          <t>Таврійська гімназія Роздольської сільської ради Василівського району Запорізької області</t>
+          <t>Фруктівський ліцей Новенської селищної ради</t>
         </is>
       </c>
       <c r="B239" s="5" t="n">
-        <v>134774</v>
+        <v>135097</v>
       </c>
       <c r="C239" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D239" s="4" t="inlineStr">
         <is>
-          <t>Таврійська гімназія</t>
+          <t>Фруктівський ліцей НСР</t>
         </is>
       </c>
       <c r="E239" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F239" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G239" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H239" s="6" t="inlineStr">
         <is>
-          <t>2310136300</t>
+          <t>2310136900</t>
         </is>
       </c>
       <c r="I239" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J239" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K239" s="4" t="inlineStr">
         <is>
-          <t>вулиця Університетська, 55-А</t>
+          <t>вулиця Фанатська, 10</t>
         </is>
       </c>
       <c r="L239" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010595678</t>
+          <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M239" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N239" s="7"/>
       <c r="O239" s="4" t="inlineStr">
         <is>
-          <t>Роздольська сільська рада Михайлівського району Запорізької області</t>
+          <t>Новенська селищна рада</t>
         </is>
       </c>
       <c r="P239" s="4" t="inlineStr">
         <is>
-          <t>(096)3924791</t>
+          <t>(097)9726422</t>
         </is>
       </c>
       <c r="Q239" s="4"/>
       <c r="R239" s="4" t="inlineStr">
         <is>
-          <t>tavrijaskul@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>fruktivsky_lyceum@ukr.net</t>
+        </is>
+      </c>
+      <c r="S239" s="4"/>
       <c r="T239" s="4" t="inlineStr">
         <is>
-          <t>Директор Сорока Таміла Віталіївна</t>
+          <t>Т.в.о. директора Трифонова Тетяна Анатоліївна</t>
         </is>
       </c>
       <c r="U239" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V239" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W239" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X239" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y239" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "Запорізький приватний Монтессорі ліцей"</t>
+          <t>Хортицький академічний ліцей Запорізької міської ради</t>
         </is>
       </c>
       <c r="B240" s="5" t="n">
-        <v>176850</v>
+        <v>134657</v>
       </c>
       <c r="C240" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D240" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "Запорізький приватний Монтессорі ліцей"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Хортицький ліцей</t>
+        </is>
+      </c>
+      <c r="E240" s="4"/>
       <c r="F240" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G240" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H240" s="6" t="inlineStr">
         <is>
-          <t>2310100000</t>
+          <t>2310137300</t>
         </is>
       </c>
       <c r="I240" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J240" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K240" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежної України, 82а</t>
+          <t>вулиця Чотирнадцятого жовтня, 15</t>
         </is>
       </c>
       <c r="L240" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010069526</t>
+          <t>UA23060070010618511</t>
         </is>
       </c>
       <c r="M240" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N240" s="7"/>
       <c r="O240" s="4" t="inlineStr">
         <is>
-          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
+          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P240" s="4" t="inlineStr">
         <is>
-          <t>(099)7181891</t>
+          <t>(061)2260637</t>
         </is>
       </c>
       <c r="Q240" s="4"/>
       <c r="R240" s="4" t="inlineStr">
         <is>
-          <t>montessori@osvita.zp.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>akademlitseyhort2020@gmail.com</t>
+        </is>
+      </c>
+      <c r="S240" s="4"/>
       <c r="T240" s="4" t="inlineStr">
         <is>
-          <t>Директор Турчина Алла Григорівна</t>
+          <t>Директор Погорелова Наталія Вікторівна</t>
         </is>
       </c>
       <c r="U240" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V240" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W240" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X240" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y240" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="4" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Навчально-виховний комплекс "Ліцей економіки та інформаційних технологій"</t>
+          <t>Червонопільська гімназія Осипенківської сільської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="B241" s="5" t="n">
-        <v>136724</v>
+        <v>136433</v>
       </c>
       <c r="C241" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D241" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "НВК "Ліцей ЕІТ"</t>
+          <t>Червонопільська гімназія</t>
         </is>
       </c>
       <c r="E241" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F241" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G241" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H241" s="6" t="inlineStr">
         <is>
-          <t>2310136900</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I241" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J241" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K241" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кияшка, 16-Б</t>
+          <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L241" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010228148</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M241" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N241" s="7"/>
       <c r="O241" s="4" t="inlineStr">
         <is>
-          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
+          <t>Виконавчий комітет Осипенківської сільської ради</t>
         </is>
       </c>
       <c r="P241" s="4" t="inlineStr">
         <is>
-          <t>(061)2399008</t>
+          <t>(06153)95140</t>
         </is>
       </c>
       <c r="Q241" s="4"/>
       <c r="R241" s="4" t="inlineStr">
         <is>
-          <t>liceum@econom.zp.ua</t>
+          <t>ccervonopilskaskola@gmail.com</t>
         </is>
       </c>
       <c r="S241" s="4"/>
       <c r="T241" s="4" t="inlineStr">
         <is>
-          <t>Директор Охріменко Олена Миколаївна</t>
+          <t>В.о. директора Проценко Едуард Петрович</t>
         </is>
       </c>
       <c r="U241" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V241" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W241" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X241" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y241" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y241" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="4" t="inlineStr">
         <is>
-          <t>Фруктівський ліцей Новенської селищної ради</t>
+          <t>Чернігівська загальноосвітня школа І-ІІІ ступенів Чернігівської селищної ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="B242" s="5" t="n">
-        <v>135097</v>
+        <v>134795</v>
       </c>
       <c r="C242" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D242" s="4" t="inlineStr">
         <is>
-          <t>Фруктівський ліцей НСР</t>
+          <t>Чернігівська ЗОШ І-ІІІ ступенів</t>
         </is>
       </c>
       <c r="E242" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F242" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G242" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H242" s="6" t="inlineStr">
         <is>
-          <t>2310136900</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I242" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J242" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K242" s="4" t="inlineStr">
         <is>
-          <t>вулиця Фанатська, 10</t>
+          <t>вулиця Героїв Крут, 3-А</t>
         </is>
       </c>
       <c r="L242" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010228148</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M242" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N242" s="7"/>
       <c r="O242" s="4" t="inlineStr">
         <is>
-          <t>Новенська селищна рада</t>
+          <t>Відділ освіти Чернігівської селищної ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="P242" s="4" t="inlineStr">
         <is>
-          <t>(097)9726422</t>
+          <t>(06140)91662</t>
         </is>
       </c>
       <c r="Q242" s="4"/>
       <c r="R242" s="4" t="inlineStr">
         <is>
-          <t>fruktivsky_lyceum@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S242" s="4"/>
+          <t>schoolnadia2016@gmail.com</t>
+        </is>
+      </c>
+      <c r="S242" s="4" t="inlineStr">
+        <is>
+          <t>http://schoolnadia.ucoz.org</t>
+        </is>
+      </c>
       <c r="T242" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Трифонова Тетяна Анатоліївна</t>
+          <t>Директор Макаренко Юлія Анатоліївна</t>
         </is>
       </c>
       <c r="U242" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V242" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W242" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X242" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y242" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="4" t="inlineStr">
         <is>
-          <t>Хортицький академічний ліцей Запорізької міської ради</t>
+          <t>ЧКАЛОВСЬКИЙ НАВЧАЛЬНО-ВИХОВНИЙ КОМПЛЕКС "ЗАГАЛЬНООСВІТНІЙ НАВЧАЛЬНИЙ ЗАКЛАД I-III СТУПЕНІВ - ДОШКІЛЬНИЙ НАВЧАЛЬНИЙ ЗАКЛАД" ОЛЕКСАНДРІВСЬКОЇ СІЛЬСЬКОЇ РАДИ ЗАПОРІЗЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B243" s="5" t="n">
-        <v>134657</v>
+        <v>136484</v>
       </c>
       <c r="C243" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D243" s="4" t="inlineStr">
         <is>
-          <t>Хортицький ліцей</t>
+          <t>ЧКАЛОВСЬКИЙ НВК I-III СТУПЕНІВ</t>
         </is>
       </c>
       <c r="E243" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F243" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G243" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H243" s="6" t="inlineStr">
         <is>
-          <t>2310137300</t>
+          <t>2310100000</t>
         </is>
       </c>
       <c r="I243" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J243" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K243" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чотирнадцятого жовтня, 15</t>
+          <t>проспект Соборний, 164</t>
         </is>
       </c>
       <c r="L243" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010618511</t>
+          <t>UA23060070010069526</t>
         </is>
       </c>
       <c r="M243" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N243" s="7"/>
       <c r="O243" s="4" t="inlineStr">
         <is>
-          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
+          <t>Відділ освіти, культури, молоді, спорту, туризму та архівної роботи Олександрівської сільської ради</t>
         </is>
       </c>
       <c r="P243" s="4" t="inlineStr">
         <is>
-          <t>(061)2260637</t>
+          <t>(098)9199551</t>
         </is>
       </c>
       <c r="Q243" s="4"/>
       <c r="R243" s="4" t="inlineStr">
         <is>
-          <t>akademlitseyhort2020@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S243" s="4"/>
+          <t>chkalovo2013@ukr.net</t>
+        </is>
+      </c>
+      <c r="S243" s="4" t="inlineStr">
+        <is>
+          <t>http://chkalovo.ucoz.ua</t>
+        </is>
+      </c>
       <c r="T243" s="4" t="inlineStr">
         <is>
-          <t>Директор Погорелова Наталія Вікторівна</t>
+          <t>Директор Савченко Ірина Леонідівна</t>
         </is>
       </c>
       <c r="U243" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V243" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W243" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X243" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y243" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="4" t="inlineStr">
         <is>
-          <t>Червонопільська гімназія Осипенківської сільської ради Бердянського району Запорізької області</t>
+          <t>Шевченківська гімназія-філія комунального закладу "Василівський ліцей "Сузір'я" Василівської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B244" s="5" t="n">
-        <v>136433</v>
+        <v>134359</v>
       </c>
       <c r="C244" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D244" s="4" t="inlineStr">
         <is>
-          <t>Червонопільська гімназія</t>
+          <t>Шевченківська гімназія-філія КЗ "Василівський ліцей "Сузір'я" ВМР ЗО</t>
         </is>
       </c>
       <c r="E244" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F244" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G244" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H244" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I244" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J244" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K244" s="4" t="inlineStr">
         <is>
-          <t>проспект Соборний, 164</t>
+          <t>вулиця Володимира Грищенка, 9</t>
         </is>
       </c>
       <c r="L244" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M244" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N244" s="7"/>
       <c r="O244" s="4" t="inlineStr">
         <is>
-          <t>Виконавчий комітет Осипенківської сільської ради</t>
+          <t>Василівська міська рада Запорізької області</t>
         </is>
       </c>
       <c r="P244" s="4" t="inlineStr">
         <is>
-          <t>(06153)95140</t>
+          <t>(097)48-74-776</t>
         </is>
       </c>
       <c r="Q244" s="4"/>
       <c r="R244" s="4" t="inlineStr">
         <is>
-          <t>ccervonopilskaskola@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S244" s="4"/>
+          <t>licej.suziria.1952@gmail.com</t>
+        </is>
+      </c>
+      <c r="S244" s="4" t="inlineStr">
+        <is>
+          <t>http://shev-school.at.ua</t>
+        </is>
+      </c>
       <c r="T244" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Проценко Едуард Петрович</t>
+          <t>Завідувач філією Тішин Олександр Володимирович</t>
         </is>
       </c>
       <c r="U244" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V244" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W244" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X244" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y244" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська загальноосвітня школа І-ІІІ ступенів Чернігівської селищної ради Бердянського району Запорізької області</t>
+          <t>Широківська гімназія-філія комунального закладу "Василівський ліцей "Сузір'я" Василівської міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B245" s="5" t="n">
-        <v>134795</v>
+        <v>151500</v>
       </c>
       <c r="C245" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D245" s="4" t="inlineStr">
         <is>
-          <t>Чернігівська ЗОШ І-ІІІ ступенів</t>
+          <t>Широківська гімназія-філія КЗ "Василівський ліцей "Сузір'я" ВМР ЗО</t>
         </is>
       </c>
       <c r="E245" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F245" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G245" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H245" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I245" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J245" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K245" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв Крут, 3-А</t>
+          <t>вулиця Володимира Грищенка, 9</t>
         </is>
       </c>
       <c r="L245" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M245" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N245" s="7"/>
       <c r="O245" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Чернігівської селищної ради Бердянського району Запорізької області</t>
+          <t>Василівська міська рада Запорізької області</t>
         </is>
       </c>
       <c r="P245" s="4" t="inlineStr">
         <is>
-          <t>(06140)91662</t>
+          <t>(097)48-74-776</t>
         </is>
       </c>
       <c r="Q245" s="4"/>
       <c r="R245" s="4" t="inlineStr">
         <is>
-          <t>schoolnadia2016@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>licej.suziria.1952@gmail.com</t>
+        </is>
+      </c>
+      <c r="S245" s="4"/>
       <c r="T245" s="4" t="inlineStr">
         <is>
-          <t>Директор Макаренко Юлія Анатоліївна</t>
+          <t>Завідувач філією Шевченко Оксана Іванівна</t>
         </is>
       </c>
       <c r="U245" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V245" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W245" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X245" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y245" s="5"/>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="246">
-[...333 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:Y248"/>
+  <autoFilter ref="A1:Y245"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>