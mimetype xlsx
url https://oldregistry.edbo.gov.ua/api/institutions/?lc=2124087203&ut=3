--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -365,51 +365,55 @@
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>2124087203</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Закарпатська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Мала Мартинка, Свалявський район, Закарпатська область</t>
         </is>
       </c>
-      <c r="K2" s="4"/>
+      <c r="K2" s="4" t="inlineStr">
+        <is>
+          <t>вулиця Мала Мартинка, 139а</t>
+        </is>
+      </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA21040230050084132</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Закарпатська обл., Мукачівський р-н, с. Мала Мартинка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді, спорту та культури Свалявської міської ради Закарпатської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(03133)39212</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>malomartinkivsk@ukr.net</t>