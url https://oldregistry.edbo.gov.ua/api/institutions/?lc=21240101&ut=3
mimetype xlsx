--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -1110,51 +1110,51 @@
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Свалявський заклад загальної середньої освіти №3 Свалявської міської ради Закарпатської області</t>
+          <t>Свалявський заклад загальної середньої освіти №3 Свалявської міської ради</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
         <v>144535</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
           <t>Свалявський ЗЗСО №3</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>