--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -408,51 +408,51 @@
           <t>Відділ освіти, культури, сім'ї, туризму, молоді та спорту Дубриницької сільської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(03145)52271</t>
         </is>
       </c>
       <c r="Q2" s="4" t="inlineStr">
         <is>
           <t>(03145)52271</t>
         </is>
       </c>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>schkola.novoselutsa@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://novoselutska_school.klasna.com/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Бабінець Вікторія Михайлівна</t>
+          <t>Директор Інкулинець Надія Іванівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>