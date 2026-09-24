--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -388,63 +388,63 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Гойди, 2</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA21040010060012030</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Закарпатська обл., Мукачівський р-н, с. Зняцьово</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту, культури, туризму Великолучківської сільської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(050)8850305</t>
+          <t>(050)2816108</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>sch_znyacovo@meta.ua</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Глодан Володимир Васильович</t>
+          <t>Т.в.о. директора Курта Мар'яна Юріївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>