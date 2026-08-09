--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -507,61 +507,61 @@
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA21120170010016797</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Закарпатська обл., Хустський р-н, с. Колочава</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, сім'ї, молоді, спорту та культури Колочавської сільської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(03146)24218</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>kmm74@ukr.net</t>
+          <t>kolochavskyinz1@gmail.com</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>https://kolochava-zzso1.uz.sch.in.ua</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Кий Михайло Михайлович</t>
+          <t>Т.в.о. директора Хланта Василь Васильович</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">