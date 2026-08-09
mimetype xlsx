--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -450,51 +450,51 @@
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Білки-Піньковицька початкова школа - філія Білківського ліцею Білківської сільської ради Хустського району Закарпатської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>151069</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Білки-Піньковицька ПШ</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>2121980801</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Закарпатська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>с. Білки, Іршавський район, Закарпатська область</t>