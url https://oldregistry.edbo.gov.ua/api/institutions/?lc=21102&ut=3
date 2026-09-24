--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -949,67 +949,67 @@
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
           <t>вулиця Виноградна, 25</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA21020030010083215</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Закарпатська обл., м. Берегове</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти та культури Берегівської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(050)5348789</t>
+          <t>(095)7018771</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
           <t>bermagim@gmail.com</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
           <t>https://bethlenliceum1991.klasna.com</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Павлюк Еріка Федорівна</t>
+          <t>В.о. директора Кароль Каталін Дюлівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">