--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -388,63 +388,63 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Корольова, 1</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA18060190480058499</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Коростенський р-н, с. Стовпинка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Олевської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(097)7122013</t>
+          <t>(067)8330630</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>stovpinkazosh@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Савицький Володимир Броніславович</t>
+          <t>Директор Павліхін Кирило Олександрович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5" t="n">
         <v>162</v>
       </c>