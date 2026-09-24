--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -388,51 +388,51 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Зеленко К., 5</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA18060190240046280</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Коростенський р-н, с. Корощине</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Олевської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(096)9956665</t>
+          <t>(063)4520958</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>koroschyne_school@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Корець Ольга Іванівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">