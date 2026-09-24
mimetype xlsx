--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -608,63 +608,63 @@
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>вулиця Шкільна, 1</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA18060190010064821</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Коростенський р-н, м. Олевськ</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Олевської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(063)2630473</t>
+          <t>(098)9133923</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>olschool2@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4"/>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Бочковський Сергій Володимирович</t>
+          <t>Директор Лебедєва Юлія Володимирович</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5" t="n">
         <v>464</v>
       </c>