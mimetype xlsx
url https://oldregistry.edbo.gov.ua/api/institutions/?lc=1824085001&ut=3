--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -394,51 +394,51 @@
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA18080050240037582</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Звягельський р-н, с. Поліянівка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Брониківської сільської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(098)3222471</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>www.poliyanivka1@ukr.net</t>
+          <t>poliyanivka1@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>https://poliyanivka.at.ua</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Завідувач Заєць Світлана Вікторівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>