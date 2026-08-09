--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -319,378 +319,378 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Вільнянський ліцей Коростишівської міської ради Житомирської області</t>
+          <t>Академічний ліцей імені Густава Олізара Коростишівської міської ради</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
-        <v>148166</v>
+        <v>149415</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Вільнянський ліцей</t>
+          <t>Академічний ліцей ім.Г. Олізара</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>1822510100</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Коростишів, Коростишівський район, Житомирська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 5-а</t>
+          <t>вулиця Шевченка, 39</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA18040250010085012</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Житомирський р-н, м. Коростишів</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Коростишівської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(04130)7-22-30</t>
+          <t>(04130)51773</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>vilnya_scool@meta.ua</t>
+          <t>korschool1@i.ua</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>http://vilnya-online.at.ua</t>
+          <t>https://korschool1.webnode.com.ua/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Кончаківська Олена Володимирівна</t>
+          <t>Директор Мусієнко Сергій Олександрович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Коростишівська спеціальна школа Житомирської обласної ради</t>
+          <t>Вільнянський ліцей Коростишівської міської ради Житомирської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
-        <v>145935</v>
+        <v>148166</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>Коростишівська спецшкола</t>
+          <t>Вільнянський ліцей</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа-інтернат</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>1822510100</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Коростишів, Коростишівський район, Житомирська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Івана Кочерги, 1</t>
+          <t>вулиця Центральна, 5-а</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA18040250010085012</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Житомирський р-н, м. Коростишів</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Житомирської обласної державної адміністрації</t>
+          <t>Управління освіти, молоді та спорту Коростишівської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(04130)5-21-54, (04130)5-06-29</t>
+          <t>(04130)7-22-30</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>zosh4@kr.zt.ukrtel.net</t>
-[...2 lines deleted...]
-      <c r="S3" s="4"/>
+          <t>vilnya_scool@meta.ua</t>
+        </is>
+      </c>
+      <c r="S3" s="4" t="inlineStr">
+        <is>
+          <t>http://vilnya-online.at.ua</t>
+        </is>
+      </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Макарчук Віталій Іванович</t>
+          <t>Директор Кончаківська Олена Володимирівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>ЛІЦЕЙ №1 ІМЕНІ ГУСТАВА ОЛІЗАРА КОРОСТИШІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>Коростишівська спеціальна школа Житомирської обласної ради</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>149415</v>
+        <v>145935</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>ЛІЦЕЙ №1 ІМ. Г.ОЛІЗАРА</t>
+          <t>Коростишівська спецшкола</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>спеціальна школа-інтернат</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>1822510100</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Коростишів, Коростишівський район, Житомирська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 39</t>
+          <t>вулиця Івана Кочерги, 1</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA18040250010085012</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Житомирський р-н, м. Коростишів</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти, молоді та спорту Коростишівської міської ради</t>
+          <t>Департамент освіти і науки Житомирської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(04130)51773</t>
+          <t>(04130)5-21-54, (04130)5-06-29</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>korschool1@i.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>zosh4@kr.zt.ukrtel.net</t>
+        </is>
+      </c>
+      <c r="S4" s="4"/>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Мусієнко Сергій Олександрович</t>
+          <t>В.о. директора Макарчук Віталій Іванович</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Ліцей №2 ім. Л.Х. Дарбіняна Коростишівської міської ради</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>149399</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Ліцей №2 ім. Л.Х. Дарбіняна</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
@@ -1078,51 +1078,51 @@
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Коростишівської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>(04130)56257</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
           <t>schoolkr9@meta.ua</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
           <t>https://olegolzhuch.wixsite.com/nvk-olzhych-kor</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Кирилюк Світлана Петрівна</t>
+          <t>Директор Кравченко Інна Василівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">