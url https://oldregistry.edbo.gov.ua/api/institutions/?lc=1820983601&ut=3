--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -394,56 +394,56 @@
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA18040050230050676</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Житомирський р-н, с. Осівці</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти та спорту Брусилівської селищної ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(098)0928583</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>osivtsi.nvk@gmail.com</t>
+          <t>osivetska.gymnasiym@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>https://osivtsinvk.e-schools.info/m/pages/osvtn-programi</t>
+          <t>https://sites.google.com/view/osivtsi/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Бісик Валентина Вікторівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>