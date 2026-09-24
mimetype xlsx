--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -367,51 +367,51 @@
           <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>1820983503</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Биків, Брусилівський район, Житомирська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Житомирська, 85,а</t>
+          <t>вулиця Житомирська, 85-а</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA18040050020060126</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Житомирський р-н, с. Биків</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти та спорту Брусилівської селищної ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(04162)43130</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">