--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -622,51 +622,51 @@
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>гуманітарний відділ Баранівської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(04144)43438, (097)7500611</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>bar.school2@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/baranivka-school-2</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Хоменко Марія Вікторівна</t>
+          <t>Директор Клопотовська Олена Миколаївна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
   </sheetData>