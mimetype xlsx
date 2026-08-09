--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -626,51 +626,51 @@
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Звягель</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Звягельської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(04141)21944</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>school-03@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4"/>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Кобильнік Наталія Петрівна</t>
+          <t>Директор Кучинська Леся Андріївна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
@@ -735,51 +735,51 @@
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Звягель</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Звягельської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>(04141)35048</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>zvgym5@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4"/>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Капчинська Лариса Антонівна</t>
+          <t>Директор Папіш Наталія Петрівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
@@ -961,51 +961,51 @@
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Звягельської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
           <t>(04141)20770</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
           <t>ovdiyuk60@ukr.net</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
           <t>http://www.sevenschool.org</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Овдіюк Віктор Іванович</t>
+          <t>Директор Лисакович Олег Григорович</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
@@ -1413,51 +1413,51 @@
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Звягельської міської ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
           <t>(04141)35390</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
           <t>lyceum1nv@gmail.com</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
           <t>https://lesya.one.zt.ua</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>Директор Рошка Юрій Антонович</t>
+          <t>Директор Гуцул Тетяна Петрівна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
@@ -1635,51 +1635,51 @@
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Звягельської міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
           <t>(04141)20004, (04141)21588</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
           <t>zvyagelliceum4@ukr.net</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
           <t>http://nv-school4.edukit.zt.ua/</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Сільвертюк Валентина Анатоліївна</t>
+          <t>Директор Здунюк Оксана Володимирівна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
   </sheetData>