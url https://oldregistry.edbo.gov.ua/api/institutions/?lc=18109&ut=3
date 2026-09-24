--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -848,51 +848,51 @@
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді, спорту та національно-патріотичного виховання виконавчого комітету Малинської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(093)5242315</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>shkola5_ml@i.ua</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
           <t>https://school5malin.e-schools.info/</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Амерханян Світлана Вячеславівна</t>
+          <t>Директор Майстер Світлана Анатоліївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5" t="n">
         <v>840</v>
       </c>