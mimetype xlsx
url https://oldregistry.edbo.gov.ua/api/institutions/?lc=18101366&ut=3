--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -1074,51 +1074,51 @@
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>(0412)447446</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
           <t>zhitomir.radiance@gmail.com</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
           <t>radiance.school</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Шостенко Галина Петрівна</t>
+          <t>Директор Ільєнко Олена Миколаївна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">