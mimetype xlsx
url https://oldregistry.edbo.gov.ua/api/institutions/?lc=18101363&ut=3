--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -2099,51 +2099,51 @@
       </c>
       <c r="N17" s="7"/>
       <c r="O17" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
           <t>(0412)423172</t>
         </is>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="4" t="inlineStr">
         <is>
           <t>Zt_school_6@i.ua</t>
         </is>
       </c>
       <c r="S17" s="4" t="inlineStr">
         <is>
           <t>http://6.zosh.zt.ua</t>
         </is>
       </c>
       <c r="T17" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Хиля Валентина Анатоліївна</t>
+          <t>В.о. директора Рудік Олександр Васильович</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">