--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2777,51 +2777,51 @@
       </c>
       <c r="N23" s="7"/>
       <c r="O23" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P23" s="4" t="inlineStr">
         <is>
           <t>(063)7670900</t>
         </is>
       </c>
       <c r="Q23" s="4"/>
       <c r="R23" s="4" t="inlineStr">
         <is>
           <t>ryabcev_b@itstep.org</t>
         </is>
       </c>
       <c r="S23" s="4" t="inlineStr">
         <is>
           <t>https://zhitomir.itstep.org/its-school</t>
         </is>
       </c>
       <c r="T23" s="4" t="inlineStr">
         <is>
-          <t>Директор Рябцев Богдан Іванович</t>
+          <t>Директор Попіль Ольга Олександрівна</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y23" s="5"/>
     </row>
   </sheetData>