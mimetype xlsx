--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$50</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$51</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
@@ -153,51 +153,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y50"/>
+  <dimension ref="A1:Y51"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="25"/>
@@ -1780,4119 +1780,4228 @@
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №1 міста Житомира</t>
+          <t>Корольовський академічний ліцей міста Житомира</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
-        <v>145573</v>
+        <v>177011</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №1 м. Житомира</t>
+          <t>Корольовський академічний ліцей м. Житомира</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G15" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H15" s="6" t="inlineStr">
         <is>
-          <t>1810136300</t>
+          <t>1810100000</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
-          <t>проспект Миру, 26</t>
+          <t>вулиця Івана Мазепи, 18</t>
         </is>
       </c>
       <c r="L15" s="6" t="inlineStr">
         <is>
-          <t>UA18040190010115253</t>
+          <t>UA18040190010057814</t>
         </is>
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
-          <t>(0412)415867</t>
+          <t>(097)1321359</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
-          <t>zhcity-lyceum@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>a.liceumzt@gmail.com</t>
+        </is>
+      </c>
+      <c r="S15" s="4"/>
       <c r="T15" s="4" t="inlineStr">
         <is>
-          <t>Директор Полулях Андрій Віталійович</t>
+          <t>Директор Краснолюдська Світлана Анатоліївна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №10 міста Житомира</t>
+          <t>Ліцей №1 міста Житомира</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
-        <v>145734</v>
+        <v>145573</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №10 м. Житомира</t>
+          <t>Ліцей №1 м. Житомира</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G16" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H16" s="6" t="inlineStr">
         <is>
-          <t>1810136600</t>
+          <t>1810136300</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J16" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K16" s="4" t="inlineStr">
         <is>
-          <t>шосе Київське, 37</t>
+          <t>проспект Миру, 26</t>
         </is>
       </c>
       <c r="L16" s="6" t="inlineStr">
         <is>
-          <t>UA18040190010281147</t>
+          <t>UA18040190010115253</t>
         </is>
       </c>
       <c r="M16" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N16" s="7"/>
       <c r="O16" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P16" s="4" t="inlineStr">
         <is>
-          <t>(0412)428076</t>
+          <t>(0412)415867</t>
         </is>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="4" t="inlineStr">
         <is>
-          <t>ztschool10@gmail.com</t>
+          <t>zhcity-lyceum@ukr.net</t>
         </is>
       </c>
       <c r="S16" s="4" t="inlineStr">
         <is>
-          <t>http://newztschool10.zzz.com.ua</t>
+          <t>http://lzdu.zosh.zt.ua</t>
         </is>
       </c>
       <c r="T16" s="4" t="inlineStr">
         <is>
-          <t>Директор Величко Олександр Юлійович</t>
+          <t>Директор Полулях Андрій Віталійович</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №12 міста Житомира ім. С.Ковальчука</t>
+          <t>Ліцей №10 міста Житомира</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
-        <v>145529</v>
+        <v>145734</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №12 м. Житомира ім. С.Ковальчука</t>
+          <t>Ліцей №10 м. Житомира</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H17" s="6" t="inlineStr">
         <is>
           <t>1810136600</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J17" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K17" s="4" t="inlineStr">
         <is>
-          <t>бульвар Старий, 4</t>
+          <t>шосе Київське, 37</t>
         </is>
       </c>
       <c r="L17" s="6" t="inlineStr">
         <is>
           <t>UA18040190010281147</t>
         </is>
       </c>
       <c r="M17" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N17" s="7"/>
       <c r="O17" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
-          <t>(0412)473960</t>
+          <t>(0412)428076</t>
         </is>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="4" t="inlineStr">
         <is>
-          <t>school_zt_12@ukr.net</t>
+          <t>ztschool10@gmail.com</t>
         </is>
       </c>
       <c r="S17" s="4" t="inlineStr">
         <is>
-          <t>http://12.zosh.zt.ua</t>
+          <t>http://newztschool10.zzz.com.ua</t>
         </is>
       </c>
       <c r="T17" s="4" t="inlineStr">
         <is>
-          <t>Директор Голяченко Олександр Леонідович</t>
+          <t>Директор Величко Олександр Юлійович</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №14 міста Житомира</t>
+          <t>Ліцей №12 міста Житомира ім. С.Ковальчука</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
-        <v>145533</v>
+        <v>145529</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №14 м. Житомира</t>
+          <t>Ліцей №12 м. Житомира ім. С.Ковальчука</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H18" s="6" t="inlineStr">
         <is>
           <t>1810136600</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K18" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кибальчича, 7</t>
+          <t>бульвар Старий, 4</t>
         </is>
       </c>
       <c r="L18" s="6" t="inlineStr">
         <is>
           <t>UA18040190010281147</t>
         </is>
       </c>
       <c r="M18" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
-          <t>(0412)333940</t>
+          <t>(0412)473960</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
-          <t>Zt-zosh14@i.ua</t>
+          <t>school_zt_12@ukr.net</t>
         </is>
       </c>
       <c r="S18" s="4" t="inlineStr">
         <is>
-          <t>http://14.zosh.zt.ua</t>
+          <t>http://12.zosh.zt.ua</t>
         </is>
       </c>
       <c r="T18" s="4" t="inlineStr">
         <is>
-          <t>Директор Шадурська Олена Юріївна</t>
+          <t>Директор Голяченко Олександр Леонідович</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №15 міста Житомира</t>
+          <t>Ліцей №14 міста Житомира</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
-        <v>145536</v>
+        <v>145533</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №15 м. Житомира</t>
+          <t>Ліцей №14 м. Житомира</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G19" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H19" s="6" t="inlineStr">
         <is>
-          <t>1810136300</t>
+          <t>1810136600</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J19" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K19" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вільський Шлях, 261</t>
+          <t>вулиця Кибальчича, 7</t>
         </is>
       </c>
       <c r="L19" s="6" t="inlineStr">
         <is>
-          <t>UA18040190010115253</t>
+          <t>UA18040190010281147</t>
         </is>
       </c>
       <c r="M19" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
-          <t>(0412)263217</t>
+          <t>(0412)333940</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
-          <t>15schoolmaks@ukr.net</t>
+          <t>Zt-zosh14@i.ua</t>
         </is>
       </c>
       <c r="S19" s="4" t="inlineStr">
         <is>
-          <t>http://15.zosh.zt.ua</t>
+          <t>http://14.zosh.zt.ua</t>
         </is>
       </c>
       <c r="T19" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Заєць Ігор Миколайович</t>
+          <t>Директор Шадурська Олена Юріївна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №16 міста Житомира</t>
+          <t>Ліцей №15 міста Житомира</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
-        <v>145537</v>
+        <v>145536</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №16 м. Житомира</t>
+          <t>Ліцей №15 м. Житомира</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H20" s="6" t="inlineStr">
         <is>
           <t>1810136300</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J20" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K20" s="4" t="inlineStr">
         <is>
-          <t>вулиця Тараса Бульби-Боровця, 15</t>
+          <t>вулиця Вільський Шлях, 261</t>
         </is>
       </c>
       <c r="L20" s="6" t="inlineStr">
         <is>
           <t>UA18040190010115253</t>
         </is>
       </c>
       <c r="M20" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
-          <t>(0412)260044</t>
+          <t>(0412)263217</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
-          <t>16ztschool@gmail.com</t>
+          <t>15schoolmaks@ukr.net</t>
         </is>
       </c>
       <c r="S20" s="4" t="inlineStr">
         <is>
-          <t>http://16.zosh.zt.ua</t>
+          <t>http://15.zosh.zt.ua</t>
         </is>
       </c>
       <c r="T20" s="4" t="inlineStr">
         <is>
-          <t>Директор Маліновська Ольга Броніславівна</t>
+          <t>В.о. директора Заєць Ігор Миколайович</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №17 міста Житомира</t>
+          <t>Ліцей №16 міста Житомира</t>
         </is>
       </c>
       <c r="B21" s="5" t="n">
-        <v>145539</v>
+        <v>145537</v>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №17 м. Житомира</t>
+          <t>Ліцей №16 м. Житомира</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G21" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H21" s="6" t="inlineStr">
         <is>
           <t>1810136300</t>
         </is>
       </c>
       <c r="I21" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J21" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K21" s="4" t="inlineStr">
         <is>
-          <t>вулиця Київська, 49</t>
+          <t>вулиця Тараса Бульби-Боровця, 15</t>
         </is>
       </c>
       <c r="L21" s="6" t="inlineStr">
         <is>
           <t>UA18040190010115253</t>
         </is>
       </c>
       <c r="M21" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
-          <t>(0412)473873</t>
+          <t>(0412)260044</t>
         </is>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4" t="inlineStr">
         <is>
-          <t>zh_zosh17@ukr.net</t>
+          <t>16ztschool@gmail.com</t>
         </is>
       </c>
       <c r="S21" s="4" t="inlineStr">
         <is>
-          <t>http://17.zosh.zt.ua</t>
+          <t>http://16.zosh.zt.ua</t>
         </is>
       </c>
       <c r="T21" s="4" t="inlineStr">
         <is>
-          <t>Директор Сервачук Марія Вікторівна</t>
+          <t>Директор Маліновська Ольга Броніславівна</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №19 міста Житомира</t>
+          <t>Ліцей №17 міста Житомира</t>
         </is>
       </c>
       <c r="B22" s="5" t="n">
-        <v>145576</v>
+        <v>145539</v>
       </c>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №19 м. Житомира</t>
+          <t>Ліцей №17 м. Житомира</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G22" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H22" s="6" t="inlineStr">
         <is>
           <t>1810136300</t>
         </is>
       </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J22" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K22" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лесі Українки, 71</t>
+          <t>вулиця Київська, 49</t>
         </is>
       </c>
       <c r="L22" s="6" t="inlineStr">
         <is>
           <t>UA18040190010115253</t>
         </is>
       </c>
       <c r="M22" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N22" s="7"/>
       <c r="O22" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P22" s="4" t="inlineStr">
         <is>
-          <t>(0412)421989</t>
+          <t>(0412)473873</t>
         </is>
       </c>
       <c r="Q22" s="4"/>
       <c r="R22" s="4" t="inlineStr">
         <is>
-          <t>zosh_19@ukr.net</t>
+          <t>zh_zosh17@ukr.net</t>
         </is>
       </c>
       <c r="S22" s="4" t="inlineStr">
         <is>
-          <t>http://www.zosh19.org.ua</t>
+          <t>http://17.zosh.zt.ua</t>
         </is>
       </c>
       <c r="T22" s="4" t="inlineStr">
         <is>
-          <t>Директор Білоконь Лариса Борисівна</t>
+          <t>Директор Сервачук Марія Вікторівна</t>
         </is>
       </c>
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №2 міста Житомира</t>
+          <t>Ліцей №19 міста Житомира</t>
         </is>
       </c>
       <c r="B23" s="5" t="n">
-        <v>145566</v>
+        <v>145576</v>
       </c>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №2 м. Житомира</t>
+          <t>Ліцей №19 м. Житомира</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G23" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H23" s="6" t="inlineStr">
         <is>
-          <t>1810136600</t>
+          <t>1810136300</t>
         </is>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J23" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K23" s="4" t="inlineStr">
         <is>
-          <t>вулиця Саєнка, 56</t>
+          <t>вулиця Лесі Українки, 71</t>
         </is>
       </c>
       <c r="L23" s="6" t="inlineStr">
         <is>
-          <t>UA18040190010281147</t>
+          <t>UA18040190010115253</t>
         </is>
       </c>
       <c r="M23" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N23" s="7"/>
       <c r="O23" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P23" s="4" t="inlineStr">
         <is>
-          <t>(0412)429535</t>
+          <t>(0412)421989</t>
         </is>
       </c>
       <c r="Q23" s="4"/>
       <c r="R23" s="4" t="inlineStr">
         <is>
-          <t>lyceum2zt@i.ua</t>
+          <t>zosh_19@ukr.net</t>
         </is>
       </c>
       <c r="S23" s="4" t="inlineStr">
         <is>
-          <t>http://lic2.zosh.zt.ua</t>
+          <t>http://www.zosh19.org.ua</t>
         </is>
       </c>
       <c r="T23" s="4" t="inlineStr">
         <is>
-          <t>Директор Полулях Валентина Іванівна</t>
+          <t>Директор Білоконь Лариса Борисівна</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №20 міста Житомира</t>
+          <t>Ліцей №2 міста Житомира</t>
         </is>
       </c>
       <c r="B24" s="5" t="n">
-        <v>145540</v>
+        <v>145566</v>
       </c>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №20 м. Житомира</t>
+          <t>Ліцей №2 м. Житомира</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G24" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H24" s="6" t="inlineStr">
         <is>
           <t>1810136600</t>
         </is>
       </c>
       <c r="I24" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J24" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K24" s="4" t="inlineStr">
         <is>
-          <t>вулиця Східна, 65</t>
+          <t>вулиця Саєнка, 56</t>
         </is>
       </c>
       <c r="L24" s="6" t="inlineStr">
         <is>
           <t>UA18040190010281147</t>
         </is>
       </c>
       <c r="M24" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N24" s="7"/>
       <c r="O24" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P24" s="4" t="inlineStr">
         <is>
-          <t>(0412)412480</t>
+          <t>(0412)429535</t>
         </is>
       </c>
       <c r="Q24" s="4"/>
       <c r="R24" s="4" t="inlineStr">
         <is>
-          <t>szh20@ukr.net</t>
+          <t>lyceum2zt@i.ua</t>
         </is>
       </c>
       <c r="S24" s="4" t="inlineStr">
         <is>
-          <t>http://20.zosh.zt.ua</t>
+          <t>http://lic2.zosh.zt.ua</t>
         </is>
       </c>
       <c r="T24" s="4" t="inlineStr">
         <is>
-          <t>Директор Іваненко Ірина Володимирівна</t>
+          <t>Директор Полулях Валентина Іванівна</t>
         </is>
       </c>
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №21 міста Житомира</t>
+          <t>Ліцей №20 міста Житомира</t>
         </is>
       </c>
       <c r="B25" s="5" t="n">
-        <v>145559</v>
+        <v>145540</v>
       </c>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №21 м. Житомира</t>
+          <t>Ліцей №20 м. Житомира</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G25" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H25" s="6" t="inlineStr">
         <is>
           <t>1810136600</t>
         </is>
       </c>
       <c r="I25" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J25" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K25" s="4" t="inlineStr">
         <is>
-          <t>вулиця Святослава Ріхтера, 6-А</t>
+          <t>вулиця Східна, 65</t>
         </is>
       </c>
       <c r="L25" s="6" t="inlineStr">
         <is>
           <t>UA18040190010281147</t>
         </is>
       </c>
       <c r="M25" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N25" s="7"/>
       <c r="O25" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P25" s="4" t="inlineStr">
         <is>
-          <t>(0412)470344</t>
+          <t>(0412)412480</t>
         </is>
       </c>
       <c r="Q25" s="4"/>
       <c r="R25" s="4" t="inlineStr">
         <is>
-          <t>ztschool21@ukr.net</t>
+          <t>szh20@ukr.net</t>
         </is>
       </c>
       <c r="S25" s="4" t="inlineStr">
         <is>
-          <t>http://21zosh.zt.ua</t>
+          <t>http://20.zosh.zt.ua</t>
         </is>
       </c>
       <c r="T25" s="4" t="inlineStr">
         <is>
-          <t>Директор Ремінець Світлана Олександрівна</t>
+          <t>Директор Іваненко Ірина Володимирівна</t>
         </is>
       </c>
       <c r="U25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №22 міста Житомира імені Василя Михайловича Кавуна</t>
+          <t>Ліцей №21 міста Житомира</t>
         </is>
       </c>
       <c r="B26" s="5" t="n">
-        <v>145552</v>
+        <v>145559</v>
       </c>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №22 м. Житомира ім. В.Кавуна</t>
+          <t>Ліцей №21 м. Житомира</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G26" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H26" s="6" t="inlineStr">
         <is>
           <t>1810136600</t>
         </is>
       </c>
       <c r="I26" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J26" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K26" s="4" t="inlineStr">
         <is>
-          <t>вулиця Космонавтів, 36</t>
+          <t>вулиця Святослава Ріхтера, 6-А</t>
         </is>
       </c>
       <c r="L26" s="6" t="inlineStr">
         <is>
           <t>UA18040190010281147</t>
         </is>
       </c>
       <c r="M26" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N26" s="7"/>
       <c r="O26" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P26" s="4" t="inlineStr">
         <is>
-          <t>(0412)33-50-84</t>
+          <t>(0412)470344</t>
         </is>
       </c>
       <c r="Q26" s="4"/>
       <c r="R26" s="4" t="inlineStr">
         <is>
-          <t>school22zh@ukr.net</t>
+          <t>ztschool21@ukr.net</t>
         </is>
       </c>
       <c r="S26" s="4" t="inlineStr">
         <is>
-          <t>http://22zosh.zt.ua</t>
+          <t>http://21zosh.zt.ua</t>
         </is>
       </c>
       <c r="T26" s="4" t="inlineStr">
         <is>
-          <t>Директор Міненко Наталія Миколаївна</t>
+          <t>Директор Ремінець Світлана Олександрівна</t>
         </is>
       </c>
       <c r="U26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №23 міста Житомира ім. М.Очерета</t>
+          <t>Ліцей №22 міста Житомира імені Василя Михайловича Кавуна</t>
         </is>
       </c>
       <c r="B27" s="5" t="n">
-        <v>145551</v>
+        <v>145552</v>
       </c>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №23 м. Житомира ім. М.Очерета</t>
+          <t>Ліцей №22 м. Житомира ім. В.Кавуна</t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G27" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H27" s="6" t="inlineStr">
         <is>
           <t>1810136600</t>
         </is>
       </c>
       <c r="I27" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J27" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K27" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лятошинського, 14</t>
+          <t>вулиця Космонавтів, 36</t>
         </is>
       </c>
       <c r="L27" s="6" t="inlineStr">
         <is>
           <t>UA18040190010281147</t>
         </is>
       </c>
       <c r="M27" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N27" s="7"/>
       <c r="O27" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P27" s="4" t="inlineStr">
         <is>
-          <t>(0412)470880</t>
+          <t>(0412)33-50-84</t>
         </is>
       </c>
       <c r="Q27" s="4"/>
       <c r="R27" s="4" t="inlineStr">
         <is>
-          <t>inbox@gymnasium23.zt.ua</t>
+          <t>school22zh@ukr.net</t>
         </is>
       </c>
       <c r="S27" s="4" t="inlineStr">
         <is>
-          <t>http://23.zosh.zt.ua</t>
+          <t>http://22zosh.zt.ua</t>
         </is>
       </c>
       <c r="T27" s="4" t="inlineStr">
         <is>
-          <t>Директор Баранов Ігор Олегович</t>
+          <t>Директор Міненко Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №24 міста Житомира</t>
+          <t>Ліцей №23 міста Житомира ім. М.Очерета</t>
         </is>
       </c>
       <c r="B28" s="5" t="n">
-        <v>145538</v>
+        <v>145551</v>
       </c>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №24 м. Житомира</t>
+          <t>Ліцей №23 м. Житомира ім. М.Очерета</t>
         </is>
       </c>
       <c r="E28" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G28" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H28" s="6" t="inlineStr">
         <is>
           <t>1810136600</t>
         </is>
       </c>
       <c r="I28" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J28" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K28" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 105-Б</t>
+          <t>вулиця Лятошинського, 14</t>
         </is>
       </c>
       <c r="L28" s="6" t="inlineStr">
         <is>
           <t>UA18040190010281147</t>
         </is>
       </c>
       <c r="M28" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N28" s="7"/>
       <c r="O28" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P28" s="4" t="inlineStr">
         <is>
-          <t>(0412)410529</t>
+          <t>(0412)470880</t>
         </is>
       </c>
       <c r="Q28" s="4"/>
       <c r="R28" s="4" t="inlineStr">
         <is>
-          <t>Lyceum24@ukr.net</t>
+          <t>inbox@gymnasium23.zt.ua</t>
         </is>
       </c>
       <c r="S28" s="4" t="inlineStr">
         <is>
-          <t>http://lic24.zosh.zt.ua</t>
+          <t>http://23.zosh.zt.ua</t>
         </is>
       </c>
       <c r="T28" s="4" t="inlineStr">
         <is>
-          <t>Директор Дудік Ганна Павлівна</t>
+          <t>Директор Баранов Ігор Олегович</t>
         </is>
       </c>
       <c r="U28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X28" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №25 міста Житомира</t>
+          <t>Ліцей №24 міста Житомира</t>
         </is>
       </c>
       <c r="B29" s="5" t="n">
-        <v>145560</v>
+        <v>145538</v>
       </c>
       <c r="C29" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №25 м. Житомира</t>
+          <t>Ліцей №24 м. Житомира</t>
         </is>
       </c>
       <c r="E29" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G29" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H29" s="6" t="inlineStr">
         <is>
           <t>1810136600</t>
         </is>
       </c>
       <c r="I29" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J29" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K29" s="4" t="inlineStr">
         <is>
-          <t>вулиця Мала Бердичівська, 18</t>
+          <t>вулиця Шевченка, 105-Б</t>
         </is>
       </c>
       <c r="L29" s="6" t="inlineStr">
         <is>
           <t>UA18040190010281147</t>
         </is>
       </c>
       <c r="M29" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N29" s="7"/>
       <c r="O29" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P29" s="4" t="inlineStr">
         <is>
-          <t>(0412)418720</t>
+          <t>(0412)410529</t>
         </is>
       </c>
       <c r="Q29" s="4"/>
       <c r="R29" s="4" t="inlineStr">
         <is>
-          <t>lyceum_25@ukr.net</t>
+          <t>Lyceum24@ukr.net</t>
         </is>
       </c>
       <c r="S29" s="4" t="inlineStr">
         <is>
-          <t>http://lic25.zosh.zt.ua</t>
+          <t>http://lic24.zosh.zt.ua</t>
         </is>
       </c>
       <c r="T29" s="4" t="inlineStr">
         <is>
-          <t>Директор Денисюк Іван Васильович</t>
+          <t>Директор Дудік Ганна Павлівна</t>
         </is>
       </c>
       <c r="U29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X29" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №26 міста Житомира</t>
+          <t>Ліцей №25 міста Житомира</t>
         </is>
       </c>
       <c r="B30" s="5" t="n">
-        <v>145544</v>
+        <v>145560</v>
       </c>
       <c r="C30" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №26 м. Житомира</t>
+          <t>Ліцей №25 м. Житомира</t>
         </is>
       </c>
       <c r="E30" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G30" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H30" s="6" t="inlineStr">
         <is>
-          <t>1810136300</t>
+          <t>1810136600</t>
         </is>
       </c>
       <c r="I30" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J30" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K30" s="4" t="inlineStr">
         <is>
-          <t>проспект Миру, 59</t>
+          <t>вулиця Мала Бердичівська, 18</t>
         </is>
       </c>
       <c r="L30" s="6" t="inlineStr">
         <is>
-          <t>UA18040190010115253</t>
+          <t>UA18040190010281147</t>
         </is>
       </c>
       <c r="M30" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N30" s="7"/>
       <c r="O30" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P30" s="4" t="inlineStr">
         <is>
-          <t>(0412)416400</t>
+          <t>(0412)418720</t>
         </is>
       </c>
       <c r="Q30" s="4"/>
       <c r="R30" s="4" t="inlineStr">
         <is>
-          <t>ZOSH_26@ukr.net</t>
+          <t>lyceum_25@ukr.net</t>
         </is>
       </c>
       <c r="S30" s="4" t="inlineStr">
         <is>
-          <t>http://www.school26.edukit.zt.ua</t>
+          <t>http://lic25.zosh.zt.ua</t>
         </is>
       </c>
       <c r="T30" s="4" t="inlineStr">
         <is>
-          <t>Директор Янчук Ірина Мечиславівна</t>
+          <t>Директор Денисюк Іван Васильович</t>
         </is>
       </c>
       <c r="U30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №27 міста Житомира</t>
+          <t>Ліцей №26 міста Житомира</t>
         </is>
       </c>
       <c r="B31" s="5" t="n">
-        <v>145561</v>
+        <v>145544</v>
       </c>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №27 м. Житомира</t>
+          <t>Ліцей №26 м. Житомира</t>
         </is>
       </c>
       <c r="E31" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G31" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H31" s="6" t="inlineStr">
         <is>
           <t>1810136300</t>
         </is>
       </c>
       <c r="I31" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J31" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K31" s="4" t="inlineStr">
         <is>
-          <t>проспект Миру, 27</t>
+          <t>проспект Миру, 59</t>
         </is>
       </c>
       <c r="L31" s="6" t="inlineStr">
         <is>
           <t>UA18040190010115253</t>
         </is>
       </c>
       <c r="M31" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P31" s="4" t="inlineStr">
         <is>
-          <t>(0412)267290</t>
+          <t>(0412)416400</t>
         </is>
       </c>
       <c r="Q31" s="4"/>
       <c r="R31" s="4" t="inlineStr">
         <is>
-          <t>school27zt@gmail.com</t>
+          <t>ZOSH_26@ukr.net</t>
         </is>
       </c>
       <c r="S31" s="4" t="inlineStr">
         <is>
-          <t>http://27.zosh.zt.ua</t>
+          <t>http://www.school26.edukit.zt.ua</t>
         </is>
       </c>
       <c r="T31" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Івахнова Олена Олександрівна</t>
+          <t>Директор Янчук Ірина Мечиславівна</t>
         </is>
       </c>
       <c r="U31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №28 міста Житомира імені гетьмана Івана Виговського</t>
+          <t>Ліцей №27 міста Житомира</t>
         </is>
       </c>
       <c r="B32" s="5" t="n">
-        <v>145562</v>
+        <v>145561</v>
       </c>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №28 м. Житомира ім. гетьмана І.Виговського</t>
+          <t>Ліцей №27 м. Житомира</t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G32" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H32" s="6" t="inlineStr">
         <is>
           <t>1810136300</t>
         </is>
       </c>
       <c r="I32" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J32" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K32" s="4" t="inlineStr">
         <is>
-          <t>вулиця Тараса Бульби-Боровця, 17</t>
+          <t>проспект Миру, 27</t>
         </is>
       </c>
       <c r="L32" s="6" t="inlineStr">
         <is>
           <t>UA18040190010115253</t>
         </is>
       </c>
       <c r="M32" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P32" s="4" t="inlineStr">
         <is>
-          <t>(0412)26-23-66</t>
+          <t>(0412)267290</t>
         </is>
       </c>
       <c r="Q32" s="4"/>
       <c r="R32" s="4" t="inlineStr">
         <is>
-          <t>school_28_zt@i.ua</t>
+          <t>school27zt@gmail.com</t>
         </is>
       </c>
       <c r="S32" s="4" t="inlineStr">
         <is>
-          <t>http://28.zosh.zt.ua</t>
+          <t>http://27.zosh.zt.ua</t>
         </is>
       </c>
       <c r="T32" s="4" t="inlineStr">
         <is>
-          <t>Директор Глінчевська Яніна Анатоліївна</t>
+          <t>В.о. директора Івахнова Олена Олександрівна</t>
         </is>
       </c>
       <c r="U32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №3 міста Житомира</t>
+          <t>Ліцей №28 міста Житомира імені гетьмана Івана Виговського</t>
         </is>
       </c>
       <c r="B33" s="5" t="n">
-        <v>145534</v>
+        <v>145562</v>
       </c>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №3 м. Житомира</t>
+          <t>Ліцей №28 м. Житомира ім. гетьмана І.Виговського</t>
         </is>
       </c>
       <c r="E33" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G33" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H33" s="6" t="inlineStr">
         <is>
           <t>1810136300</t>
         </is>
       </c>
       <c r="I33" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J33" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K33" s="4" t="inlineStr">
         <is>
-          <t>вулиця Михайла Грушевського, 8</t>
+          <t>вулиця Тараса Бульби-Боровця, 17</t>
         </is>
       </c>
       <c r="L33" s="6" t="inlineStr">
         <is>
           <t>UA18040190010115253</t>
         </is>
       </c>
       <c r="M33" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P33" s="4" t="inlineStr">
         <is>
-          <t>(0412)227532</t>
+          <t>(0412)26-23-66</t>
         </is>
       </c>
       <c r="Q33" s="4"/>
       <c r="R33" s="4" t="inlineStr">
         <is>
-          <t>ztgimnasia3@gmail.com</t>
+          <t>school_28_zt@i.ua</t>
         </is>
       </c>
       <c r="S33" s="4" t="inlineStr">
         <is>
-          <t>http://gym3.zosh.zt.ua</t>
+          <t>http://28.zosh.zt.ua</t>
         </is>
       </c>
       <c r="T33" s="4" t="inlineStr">
         <is>
-          <t>Директор Дорошко Марія Вікторівна</t>
+          <t>Директор Глінчевська Яніна Анатоліївна</t>
         </is>
       </c>
       <c r="U33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №30 міста Житомира</t>
+          <t>Ліцей №3 міста Житомира</t>
         </is>
       </c>
       <c r="B34" s="5" t="n">
-        <v>145735</v>
+        <v>145534</v>
       </c>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №30 м. Житомира</t>
+          <t>Ліцей №3 м. Житомира</t>
         </is>
       </c>
       <c r="E34" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G34" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H34" s="6" t="inlineStr">
         <is>
-          <t>1810136600</t>
+          <t>1810136300</t>
         </is>
       </c>
       <c r="I34" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J34" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K34" s="4" t="inlineStr">
         <is>
-          <t>провулок Шкільний, 4</t>
+          <t>вулиця Михайла Грушевського, 8</t>
         </is>
       </c>
       <c r="L34" s="6" t="inlineStr">
         <is>
-          <t>UA18040190010281147</t>
+          <t>UA18040190010115253</t>
         </is>
       </c>
       <c r="M34" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P34" s="4" t="inlineStr">
         <is>
-          <t>(0412)396903</t>
+          <t>(0412)227532</t>
         </is>
       </c>
       <c r="Q34" s="4"/>
       <c r="R34" s="4" t="inlineStr">
         <is>
-          <t>30ztua@gmail.com</t>
+          <t>ztgimnasia3@gmail.com</t>
         </is>
       </c>
       <c r="S34" s="4" t="inlineStr">
         <is>
-          <t>http://30.zosh.zt.ua</t>
+          <t>http://gym3.zosh.zt.ua</t>
         </is>
       </c>
       <c r="T34" s="4" t="inlineStr">
         <is>
-          <t>Директор Шубін Анатолій Григорович</t>
+          <t>Директор Дорошко Марія Вікторівна</t>
         </is>
       </c>
       <c r="U34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №31 міста Житомира</t>
+          <t>Ліцей №30 міста Житомира</t>
         </is>
       </c>
       <c r="B35" s="5" t="n">
-        <v>145575</v>
+        <v>145735</v>
       </c>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №31 м. Житомира</t>
+          <t>Ліцей №30 м. Житомира</t>
         </is>
       </c>
       <c r="E35" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G35" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H35" s="6" t="inlineStr">
         <is>
           <t>1810136600</t>
         </is>
       </c>
       <c r="I35" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J35" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K35" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вітрука, 55</t>
+          <t>провулок Шкільний, 4</t>
         </is>
       </c>
       <c r="L35" s="6" t="inlineStr">
         <is>
           <t>UA18040190010281147</t>
         </is>
       </c>
       <c r="M35" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N35" s="7"/>
       <c r="O35" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P35" s="4" t="inlineStr">
         <is>
-          <t>(0412)334990</t>
+          <t>(0412)396903</t>
         </is>
       </c>
       <c r="Q35" s="4"/>
       <c r="R35" s="4" t="inlineStr">
         <is>
-          <t>gymnasy_1@i.ua</t>
+          <t>30ztua@gmail.com</t>
         </is>
       </c>
       <c r="S35" s="4" t="inlineStr">
         <is>
-          <t>http://gym1.zosh.zt.ua</t>
+          <t>http://30.zosh.zt.ua</t>
         </is>
       </c>
       <c r="T35" s="4" t="inlineStr">
         <is>
-          <t>Директор Бохан Маргарита Альбертівна</t>
+          <t>Директор Шубін Анатолій Григорович</t>
         </is>
       </c>
       <c r="U35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y35" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №32 міста Житомира</t>
+          <t>Ліцей №31 міста Житомира</t>
         </is>
       </c>
       <c r="B36" s="5" t="n">
-        <v>145569</v>
+        <v>145575</v>
       </c>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №32 м. Житомира</t>
+          <t>Ліцей №31 м. Житомира</t>
         </is>
       </c>
       <c r="E36" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G36" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H36" s="6" t="inlineStr">
         <is>
-          <t>1810136300</t>
+          <t>1810136600</t>
         </is>
       </c>
       <c r="I36" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J36" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K36" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чуднівська, 48</t>
+          <t>вулиця Вітрука, 55</t>
         </is>
       </c>
       <c r="L36" s="6" t="inlineStr">
         <is>
-          <t>UA18040190010115253</t>
+          <t>UA18040190010281147</t>
         </is>
       </c>
       <c r="M36" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N36" s="7"/>
       <c r="O36" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P36" s="4" t="inlineStr">
         <is>
-          <t>(0412)242716</t>
+          <t>(0412)334990</t>
         </is>
       </c>
       <c r="Q36" s="4"/>
       <c r="R36" s="4" t="inlineStr">
         <is>
-          <t>school32zt@ukr.net</t>
+          <t>gymnasy_1@i.ua</t>
         </is>
       </c>
       <c r="S36" s="4" t="inlineStr">
         <is>
-          <t>https://ztschool32.wixsite.com/school32</t>
+          <t>http://gym1.zosh.zt.ua</t>
         </is>
       </c>
       <c r="T36" s="4" t="inlineStr">
         <is>
-          <t>Директор Слободянюк Олена Михайлівна</t>
+          <t>Директор Бохан Маргарита Альбертівна</t>
         </is>
       </c>
       <c r="U36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y36" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №33 міста Житомира</t>
+          <t>Ліцей №32 міста Житомира</t>
         </is>
       </c>
       <c r="B37" s="5" t="n">
-        <v>145568</v>
+        <v>145569</v>
       </c>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №33 м. Житомира</t>
+          <t>Ліцей №32 м. Житомира</t>
         </is>
       </c>
       <c r="E37" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G37" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H37" s="6" t="inlineStr">
         <is>
-          <t>1810136600</t>
+          <t>1810136300</t>
         </is>
       </c>
       <c r="I37" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J37" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K37" s="4" t="inlineStr">
         <is>
-          <t>вулиця Велика Бердичівська, 52</t>
+          <t>вулиця Чуднівська, 48</t>
         </is>
       </c>
       <c r="L37" s="6" t="inlineStr">
         <is>
-          <t>UA18040190010281147</t>
+          <t>UA18040190010115253</t>
         </is>
       </c>
       <c r="M37" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N37" s="7"/>
       <c r="O37" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P37" s="4" t="inlineStr">
         <is>
-          <t>(0412)431926</t>
+          <t>(0412)242716</t>
         </is>
       </c>
       <c r="Q37" s="4"/>
       <c r="R37" s="4" t="inlineStr">
         <is>
-          <t>zt_school_33@ukr.net</t>
+          <t>school32zt@ukr.net</t>
         </is>
       </c>
       <c r="S37" s="4" t="inlineStr">
         <is>
-          <t>http://33.zosh.zt.ua</t>
+          <t>https://ztschool32.wixsite.com/school32</t>
         </is>
       </c>
       <c r="T37" s="4" t="inlineStr">
         <is>
-          <t>Директор Осницький Йосип Павлович</t>
+          <t>Директор Слободянюк Олена Михайлівна</t>
         </is>
       </c>
       <c r="U37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y37" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №34 міста Житомира</t>
+          <t>Ліцей №33 міста Житомира</t>
         </is>
       </c>
       <c r="B38" s="5" t="n">
-        <v>145570</v>
+        <v>145568</v>
       </c>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №34 м. Житомира</t>
+          <t>Ліцей №33 м. Житомира</t>
         </is>
       </c>
       <c r="E38" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G38" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H38" s="6" t="inlineStr">
         <is>
           <t>1810136600</t>
         </is>
       </c>
       <c r="I38" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J38" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K38" s="4" t="inlineStr">
         <is>
-          <t>вулиця Івана Мазепи, 18</t>
+          <t>вулиця Велика Бердичівська, 52</t>
         </is>
       </c>
       <c r="L38" s="6" t="inlineStr">
         <is>
           <t>UA18040190010281147</t>
         </is>
       </c>
       <c r="M38" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N38" s="7"/>
       <c r="O38" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P38" s="4" t="inlineStr">
         <is>
-          <t>(0412)431419</t>
+          <t>(0412)431926</t>
         </is>
       </c>
       <c r="Q38" s="4"/>
       <c r="R38" s="4" t="inlineStr">
         <is>
-          <t>liceum34zt@gmail.com</t>
+          <t>zt_school_33@ukr.net</t>
         </is>
       </c>
       <c r="S38" s="4" t="inlineStr">
         <is>
-          <t>https://www.ztliceum34.org.ua</t>
+          <t>http://33.zosh.zt.ua</t>
         </is>
       </c>
       <c r="T38" s="4" t="inlineStr">
         <is>
-          <t>Директор Кравчук Інна Олександрівна</t>
+          <t>Директор Осницький Йосип Павлович</t>
         </is>
       </c>
       <c r="U38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №35 міста Житомира</t>
+          <t>Ліцей №34 міста Житомира</t>
         </is>
       </c>
       <c r="B39" s="5" t="n">
-        <v>145571</v>
+        <v>145570</v>
       </c>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №35 м. Житомира</t>
+          <t>Ліцей №34 м. Житомира</t>
         </is>
       </c>
       <c r="E39" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G39" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H39" s="6" t="inlineStr">
         <is>
-          <t>1810136300</t>
+          <t>1810136600</t>
         </is>
       </c>
       <c r="I39" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J39" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K39" s="4" t="inlineStr">
         <is>
-          <t>вулиця Івана Мазепи, 95-А</t>
+          <t>вулиця Івана Мазепи, 18</t>
         </is>
       </c>
       <c r="L39" s="6" t="inlineStr">
         <is>
-          <t>UA18040190010115253</t>
+          <t>UA18040190010281147</t>
         </is>
       </c>
       <c r="M39" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N39" s="7"/>
       <c r="O39" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P39" s="4" t="inlineStr">
         <is>
-          <t>(0412)418882</t>
+          <t>(0412)431419</t>
         </is>
       </c>
       <c r="Q39" s="4"/>
       <c r="R39" s="4" t="inlineStr">
         <is>
-          <t>school035@ukr.net</t>
+          <t>liceum34zt@gmail.com</t>
         </is>
       </c>
       <c r="S39" s="4" t="inlineStr">
         <is>
-          <t>https://35.zosh.zt.ua</t>
+          <t>https://www.ztliceum34.org.ua</t>
         </is>
       </c>
       <c r="T39" s="4" t="inlineStr">
         <is>
-          <t>Директор Ларіонова Тетяна Антонівна</t>
+          <t>Директор Кравчук Інна Олександрівна</t>
         </is>
       </c>
       <c r="U39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y39" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №36 міста Житомира ім. Я.Домбровського</t>
+          <t>Ліцей №35 міста Житомира</t>
         </is>
       </c>
       <c r="B40" s="5" t="n">
-        <v>145572</v>
+        <v>145571</v>
       </c>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №36 м. Житомира ім. Я.Домбровського</t>
+          <t>Ліцей №35 м. Житомира</t>
         </is>
       </c>
       <c r="E40" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G40" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H40" s="6" t="inlineStr">
         <is>
           <t>1810136300</t>
         </is>
       </c>
       <c r="I40" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J40" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K40" s="4" t="inlineStr">
         <is>
-          <t>вулиця Домбровського, 21</t>
+          <t>вулиця Івана Мазепи, 95-А</t>
         </is>
       </c>
       <c r="L40" s="6" t="inlineStr">
         <is>
           <t>UA18040190010115253</t>
         </is>
       </c>
       <c r="M40" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N40" s="7"/>
       <c r="O40" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P40" s="4" t="inlineStr">
         <is>
-          <t>(0412)471044</t>
+          <t>(0412)418882</t>
         </is>
       </c>
       <c r="Q40" s="4"/>
       <c r="R40" s="4" t="inlineStr">
         <is>
-          <t>36_zt@ukr.net</t>
+          <t>school035@ukr.net</t>
         </is>
       </c>
       <c r="S40" s="4" t="inlineStr">
         <is>
-          <t>http://36.zosh.zt.ua</t>
+          <t>https://35.zosh.zt.ua</t>
         </is>
       </c>
       <c r="T40" s="4" t="inlineStr">
         <is>
-          <t>Директор Кулініч Олена Михайлівна</t>
+          <t>Директор Ларіонова Тетяна Антонівна</t>
         </is>
       </c>
       <c r="U40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y40" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №4 міста Житомира</t>
+          <t>Ліцей №36 міста Житомира ім. Я.Домбровського</t>
         </is>
       </c>
       <c r="B41" s="5" t="n">
-        <v>145580</v>
+        <v>145572</v>
       </c>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №4 м. Житомира</t>
+          <t>Ліцей №36 м. Житомира ім. Я.Домбровського</t>
         </is>
       </c>
       <c r="E41" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G41" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H41" s="6" t="inlineStr">
         <is>
           <t>1810136300</t>
         </is>
       </c>
       <c r="I41" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J41" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K41" s="4" t="inlineStr">
         <is>
-          <t>вулиця Троянівська, 26</t>
+          <t>вулиця Домбровського, 21</t>
         </is>
       </c>
       <c r="L41" s="6" t="inlineStr">
         <is>
           <t>UA18040190010115253</t>
         </is>
       </c>
       <c r="M41" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N41" s="7"/>
       <c r="O41" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P41" s="4" t="inlineStr">
         <is>
-          <t>(0412)24-18-67</t>
+          <t>(0412)471044</t>
         </is>
       </c>
       <c r="Q41" s="4"/>
       <c r="R41" s="4" t="inlineStr">
         <is>
-          <t>zht_school1@ukr.net</t>
+          <t>36_zt@ukr.net</t>
         </is>
       </c>
       <c r="S41" s="4" t="inlineStr">
         <is>
-          <t>http://1.zosh.zt.ua</t>
+          <t>http://36.zosh.zt.ua</t>
         </is>
       </c>
       <c r="T41" s="4" t="inlineStr">
         <is>
-          <t>Директор Журавська Оксана Львівна</t>
+          <t>Директор Кулініч Олена Михайлівна</t>
         </is>
       </c>
       <c r="U41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №5 міста Житомира</t>
+          <t>Ліцей №4 міста Житомира</t>
         </is>
       </c>
       <c r="B42" s="5" t="n">
-        <v>145543</v>
+        <v>145580</v>
       </c>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №5 м. Житомира</t>
+          <t>Ліцей №4 м. Житомира</t>
         </is>
       </c>
       <c r="E42" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G42" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H42" s="6" t="inlineStr">
         <is>
           <t>1810136300</t>
         </is>
       </c>
       <c r="I42" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J42" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K42" s="4" t="inlineStr">
         <is>
-          <t>вулиця Олександра Клосовського, 16</t>
+          <t>вулиця Троянівська, 26</t>
         </is>
       </c>
       <c r="L42" s="6" t="inlineStr">
         <is>
           <t>UA18040190010115253</t>
         </is>
       </c>
       <c r="M42" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N42" s="7"/>
       <c r="O42" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P42" s="4" t="inlineStr">
         <is>
-          <t>(0412)267252</t>
+          <t>(0412)24-18-67</t>
         </is>
       </c>
       <c r="Q42" s="4"/>
       <c r="R42" s="4" t="inlineStr">
         <is>
-          <t>zt-school5@ukr.net</t>
+          <t>zht_school1@ukr.net</t>
         </is>
       </c>
       <c r="S42" s="4" t="inlineStr">
         <is>
-          <t>http://5.zosh.zt.ua</t>
+          <t>http://1.zosh.zt.ua</t>
         </is>
       </c>
       <c r="T42" s="4" t="inlineStr">
         <is>
-          <t>Директор Кононенко Жанна Василівна</t>
+          <t>Директор Журавська Оксана Львівна</t>
         </is>
       </c>
       <c r="U42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y42" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №6 міста Житомира ім. В.Г.Короленка</t>
+          <t>Ліцей №5 міста Житомира</t>
         </is>
       </c>
       <c r="B43" s="5" t="n">
-        <v>145528</v>
+        <v>145543</v>
       </c>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №6 м. Житомира ім. В.Г.Короленка</t>
+          <t>Ліцей №5 м. Житомира</t>
         </is>
       </c>
       <c r="E43" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G43" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H43" s="6" t="inlineStr">
         <is>
           <t>1810136300</t>
         </is>
       </c>
       <c r="I43" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J43" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K43" s="4" t="inlineStr">
         <is>
-          <t>майдан Короленка, 7</t>
+          <t>вулиця Олександра Клосовського, 16</t>
         </is>
       </c>
       <c r="L43" s="6" t="inlineStr">
         <is>
           <t>UA18040190010115253</t>
         </is>
       </c>
       <c r="M43" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N43" s="7"/>
       <c r="O43" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P43" s="4" t="inlineStr">
         <is>
-          <t>(0412)423172</t>
+          <t>(0412)267252</t>
         </is>
       </c>
       <c r="Q43" s="4"/>
       <c r="R43" s="4" t="inlineStr">
         <is>
-          <t>Zt_school_6@i.ua</t>
+          <t>zt-school5@ukr.net</t>
         </is>
       </c>
       <c r="S43" s="4" t="inlineStr">
         <is>
-          <t>http://6.zosh.zt.ua</t>
+          <t>http://5.zosh.zt.ua</t>
         </is>
       </c>
       <c r="T43" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Хиля Валентина Анатоліївна</t>
+          <t>Директор Кононенко Жанна Василівна</t>
         </is>
       </c>
       <c r="U43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №7 міста Житомира імені Валерія Вікторовича Бражевського</t>
+          <t>Ліцей №6 міста Житомира ім. В.Г.Короленка</t>
         </is>
       </c>
       <c r="B44" s="5" t="n">
-        <v>145567</v>
+        <v>145528</v>
       </c>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №7 м. Житомира ім. В.Бражевського</t>
+          <t>Ліцей №6 м. Житомира ім. В.Г.Короленка</t>
         </is>
       </c>
       <c r="E44" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G44" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H44" s="6" t="inlineStr">
         <is>
           <t>1810136300</t>
         </is>
       </c>
       <c r="I44" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J44" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K44" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перемоги, 79</t>
+          <t>майдан Короленка, 7</t>
         </is>
       </c>
       <c r="L44" s="6" t="inlineStr">
         <is>
           <t>UA18040190010115253</t>
         </is>
       </c>
       <c r="M44" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N44" s="7"/>
       <c r="O44" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P44" s="4" t="inlineStr">
         <is>
-          <t>(0412)26-22-39</t>
+          <t>(0412)423172</t>
         </is>
       </c>
       <c r="Q44" s="4"/>
       <c r="R44" s="4" t="inlineStr">
         <is>
-          <t>ztschool7@gmail.com</t>
+          <t>Zt_school_6@i.ua</t>
         </is>
       </c>
       <c r="S44" s="4" t="inlineStr">
         <is>
-          <t>http://7.lic.zhitomir.ua</t>
+          <t>http://6.zosh.zt.ua</t>
         </is>
       </c>
       <c r="T44" s="4" t="inlineStr">
         <is>
-          <t>Директор Чемерис Михайло Іванович</t>
+          <t>В.о. директора Хиля Валентина Анатоліївна</t>
         </is>
       </c>
       <c r="U44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №8 міста Житомира</t>
+          <t>Ліцей №7 міста Житомира імені Валерія Вікторовича Бражевського</t>
         </is>
       </c>
       <c r="B45" s="5" t="n">
-        <v>145535</v>
+        <v>145567</v>
       </c>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №8 м. Житомира</t>
+          <t>Ліцей №7 м. Житомира ім. В.Бражевського</t>
         </is>
       </c>
       <c r="E45" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G45" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H45" s="6" t="inlineStr">
         <is>
           <t>1810136300</t>
         </is>
       </c>
       <c r="I45" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J45" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K45" s="4" t="inlineStr">
         <is>
-          <t>майдан Згоди, 5</t>
+          <t>вулиця Перемоги, 79</t>
         </is>
       </c>
       <c r="L45" s="6" t="inlineStr">
         <is>
           <t>UA18040190010115253</t>
         </is>
       </c>
       <c r="M45" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N45" s="7"/>
       <c r="O45" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P45" s="4" t="inlineStr">
         <is>
-          <t>(0412)414614</t>
+          <t>(0412)26-22-39</t>
         </is>
       </c>
       <c r="Q45" s="4"/>
       <c r="R45" s="4" t="inlineStr">
         <is>
-          <t>zosh8_zt@ukr.net</t>
+          <t>ztschool7@gmail.com</t>
         </is>
       </c>
       <c r="S45" s="4" t="inlineStr">
         <is>
-          <t>http://8zosh.zt.ua</t>
+          <t>http://7.lic.zhitomir.ua</t>
         </is>
       </c>
       <c r="T45" s="4" t="inlineStr">
         <is>
-          <t>Директор Лавриненко Наталія Вілівна</t>
+          <t>Директор Чемерис Михайло Іванович</t>
         </is>
       </c>
       <c r="U45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y45" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="4" t="inlineStr">
         <is>
-          <t>Початкова школа №11 міста Житомира</t>
+          <t>Ліцей №8 міста Житомира</t>
         </is>
       </c>
       <c r="B46" s="5" t="n">
-        <v>146326</v>
+        <v>145535</v>
       </c>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
-          <t>Початкова школа №11 м. Житомира</t>
+          <t>Ліцей №8 м. Житомира</t>
         </is>
       </c>
       <c r="E46" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G46" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H46" s="6" t="inlineStr">
         <is>
           <t>1810136300</t>
         </is>
       </c>
       <c r="I46" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J46" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K46" s="4" t="inlineStr">
         <is>
-          <t>вулиця Західна, 110</t>
+          <t>майдан Згоди, 5</t>
         </is>
       </c>
       <c r="L46" s="6" t="inlineStr">
         <is>
           <t>UA18040190010115253</t>
         </is>
       </c>
       <c r="M46" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N46" s="7"/>
       <c r="O46" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P46" s="4" t="inlineStr">
         <is>
-          <t>(0412)240994</t>
+          <t>(0412)414614</t>
         </is>
       </c>
       <c r="Q46" s="4"/>
       <c r="R46" s="4" t="inlineStr">
         <is>
-          <t>primary_school11@ukr.net</t>
+          <t>zosh8_zt@ukr.net</t>
         </is>
       </c>
       <c r="S46" s="4" t="inlineStr">
         <is>
-          <t>http://nvk11.sadok.zt.ua</t>
+          <t>http://8zosh.zt.ua</t>
         </is>
       </c>
       <c r="T46" s="4" t="inlineStr">
         <is>
-          <t>Директор Василець Лідія Володимирівна</t>
+          <t>Директор Лавриненко Наталія Вілівна</t>
         </is>
       </c>
       <c r="U46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y46" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="4" t="inlineStr">
         <is>
-          <t>Приватний ліцей "Ор Авнер" міста Житомира</t>
+          <t>Початкова школа №11 міста Житомира</t>
         </is>
       </c>
       <c r="B47" s="5" t="n">
-        <v>144203</v>
+        <v>146326</v>
       </c>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t>Приватний ліцей "Ор Авнер" м. Житомира</t>
+          <t>Початкова школа №11 м. Житомира</t>
         </is>
       </c>
       <c r="E47" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G47" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H47" s="6" t="inlineStr">
         <is>
           <t>1810136300</t>
         </is>
       </c>
       <c r="I47" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J47" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K47" s="4" t="inlineStr">
         <is>
-          <t>вулиця Григорія Сковороди, 57</t>
+          <t>вулиця Західна, 110</t>
         </is>
       </c>
       <c r="L47" s="6" t="inlineStr">
         <is>
           <t>UA18040190010115253</t>
         </is>
       </c>
       <c r="M47" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N47" s="7"/>
       <c r="O47" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P47" s="4" t="inlineStr">
         <is>
-          <t>(0412)262903</t>
+          <t>(0412)240994</t>
         </is>
       </c>
       <c r="Q47" s="4"/>
       <c r="R47" s="4" t="inlineStr">
         <is>
-          <t>or-avner_zt@ukr.net</t>
+          <t>primary_school11@ukr.net</t>
         </is>
       </c>
       <c r="S47" s="4" t="inlineStr">
         <is>
-          <t>http://www.oravner.ho.com.ua</t>
+          <t>http://nvk11.sadok.zt.ua</t>
         </is>
       </c>
       <c r="T47" s="4" t="inlineStr">
         <is>
-          <t>Директор Табаченко Еліна Михайлівна</t>
+          <t>Директор Василець Лідія Володимирівна</t>
         </is>
       </c>
       <c r="U47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y47" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="4" t="inlineStr">
         <is>
-          <t>САЛЕЗІЯНСЬКИЙ ПРИВАТНИЙ ЛІЦЕЙ "ВСЕСВІТ" М.ЖИТОМИРА</t>
+          <t>Приватний ліцей "Ор Авнер" міста Житомира</t>
         </is>
       </c>
       <c r="B48" s="5" t="n">
-        <v>144204</v>
+        <v>144203</v>
       </c>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
-          <t>САЛЕЗІЯНСЬКИЙ ПРИВАТНИЙ ЛІЦЕЙ "ВСЕСВІТ" М.ЖИТОМИРА</t>
+          <t>Приватний ліцей "Ор Авнер" м. Житомира</t>
         </is>
       </c>
       <c r="E48" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G48" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H48" s="6" t="inlineStr">
         <is>
           <t>1810136300</t>
         </is>
       </c>
       <c r="I48" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J48" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K48" s="4" t="inlineStr">
         <is>
-          <t>вулиця Корабельна, 10</t>
+          <t>вулиця Григорія Сковороди, 57</t>
         </is>
       </c>
       <c r="L48" s="6" t="inlineStr">
         <is>
           <t>UA18040190010115253</t>
         </is>
       </c>
       <c r="M48" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N48" s="7"/>
       <c r="O48" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P48" s="4" t="inlineStr">
         <is>
-          <t>(0412)415919</t>
+          <t>(0412)262903</t>
         </is>
       </c>
       <c r="Q48" s="4"/>
       <c r="R48" s="4" t="inlineStr">
         <is>
-          <t>scuolavsesvit@ukr.net</t>
+          <t>or-avner_zt@ukr.net</t>
         </is>
       </c>
       <c r="S48" s="4" t="inlineStr">
         <is>
-          <t>vsesvit-zt.com.ua</t>
+          <t>http://www.oravner.ho.com.ua</t>
         </is>
       </c>
       <c r="T48" s="4" t="inlineStr">
         <is>
-          <t>Директор Левченко Марія Петрівна</t>
+          <t>Директор Табаченко Еліна Михайлівна</t>
         </is>
       </c>
       <c r="U48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y48" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЗАКЛАД ОСВІТИ "УСПІХ"</t>
+          <t>САЛЕЗІЯНСЬКИЙ ПРИВАТНИЙ ЛІЦЕЙ "ВСЕСВІТ" М.ЖИТОМИРА</t>
         </is>
       </c>
       <c r="B49" s="5" t="n">
-        <v>176488</v>
+        <v>144204</v>
       </c>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ЗАКЛАД ОСВІТИ "УСПІХ"</t>
+          <t>САЛЕЗІЯНСЬКИЙ ПРИВАТНИЙ ЛІЦЕЙ "ВСЕСВІТ" М.ЖИТОМИРА</t>
         </is>
       </c>
       <c r="E49" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G49" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H49" s="6" t="inlineStr">
         <is>
-          <t>1810100000</t>
+          <t>1810136300</t>
         </is>
       </c>
       <c r="I49" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J49" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K49" s="4" t="inlineStr">
         <is>
-          <t>провулок Кар'єрний, 2, 13</t>
+          <t>вулиця Корабельна, 10</t>
         </is>
       </c>
       <c r="L49" s="6" t="inlineStr">
         <is>
-          <t>UA18040190010057814</t>
+          <t>UA18040190010115253</t>
         </is>
       </c>
       <c r="M49" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N49" s="7"/>
       <c r="O49" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P49" s="4" t="inlineStr">
         <is>
-          <t>(096)7207579</t>
+          <t>(0412)415919</t>
         </is>
       </c>
       <c r="Q49" s="4"/>
       <c r="R49" s="4" t="inlineStr">
         <is>
-          <t>uspihonline@gmail.com</t>
+          <t>scuolavsesvit@ukr.net</t>
         </is>
       </c>
       <c r="S49" s="4" t="inlineStr">
         <is>
-          <t>http://www.uspihonline.com</t>
+          <t>vsesvit-zt.com.ua</t>
         </is>
       </c>
       <c r="T49" s="4" t="inlineStr">
         <is>
-          <t>Директор Уваєва Олена Іванівна</t>
+          <t>Директор Левченко Марія Петрівна</t>
         </is>
       </c>
       <c r="U49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y49" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y49" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ЛІЦЕЙ "АЙ ТІ СТЕП СКУЛ ЖИТОМИР"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ЗАКЛАД ОСВІТИ "УСПІХ"</t>
         </is>
       </c>
       <c r="B50" s="5" t="n">
-        <v>176524</v>
+        <v>176488</v>
       </c>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ПРИВАТНИЙ ЛІЦЕЙ "АЙ ТІ СТЕП СКУЛ ЖИТОМИР"</t>
+          <t>ТОВ "ЗАКЛАД ОСВІТИ "УСПІХ"</t>
         </is>
       </c>
       <c r="E50" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>школа</t>
         </is>
       </c>
       <c r="G50" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H50" s="6" t="inlineStr">
         <is>
-          <t>1810136300</t>
+          <t>1810100000</t>
         </is>
       </c>
       <c r="I50" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J50" s="4" t="inlineStr">
         <is>
           <t>Житомир, Житомирська область</t>
         </is>
       </c>
       <c r="K50" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перемоги, 29</t>
+          <t>провулок Кар'єрний, 2, 13</t>
         </is>
       </c>
       <c r="L50" s="6" t="inlineStr">
         <is>
-          <t>UA18040190010115253</t>
+          <t>UA18040190010057814</t>
         </is>
       </c>
       <c r="M50" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., м. Житомир</t>
         </is>
       </c>
       <c r="N50" s="7"/>
       <c r="O50" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P50" s="4" t="inlineStr">
         <is>
-          <t>(063)7670900</t>
+          <t>(096)7207579</t>
         </is>
       </c>
       <c r="Q50" s="4"/>
       <c r="R50" s="4" t="inlineStr">
         <is>
+          <t>uspihonline@gmail.com</t>
+        </is>
+      </c>
+      <c r="S50" s="4" t="inlineStr">
+        <is>
+          <t>http://www.uspihonline.com</t>
+        </is>
+      </c>
+      <c r="T50" s="4" t="inlineStr">
+        <is>
+          <t>Директор Уваєва Олена Іванівна</t>
+        </is>
+      </c>
+      <c r="U50" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="V50" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="W50" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="X50" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="Y50" s="5" t="n">
+        <v>400</v>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="4" t="inlineStr">
+        <is>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНИЙ ЛІЦЕЙ "АЙ ТІ СТЕП СКУЛ ЖИТОМИР"</t>
+        </is>
+      </c>
+      <c r="B51" s="5" t="n">
+        <v>176524</v>
+      </c>
+      <c r="C51" s="6" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
+      <c r="D51" s="4" t="inlineStr">
+        <is>
+          <t>ТОВ "ПРИВАТНИЙ ЛІЦЕЙ "АЙ ТІ СТЕП СКУЛ ЖИТОМИР"</t>
+        </is>
+      </c>
+      <c r="E51" s="4" t="inlineStr">
+        <is>
+          <t>працює</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>ліцей</t>
+        </is>
+      </c>
+      <c r="G51" s="4" t="inlineStr">
+        <is>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="H51" s="6" t="inlineStr">
+        <is>
+          <t>1810136300</t>
+        </is>
+      </c>
+      <c r="I51" s="4" t="inlineStr">
+        <is>
+          <t>Житомирська область</t>
+        </is>
+      </c>
+      <c r="J51" s="4" t="inlineStr">
+        <is>
+          <t>Житомир, Житомирська область</t>
+        </is>
+      </c>
+      <c r="K51" s="4" t="inlineStr">
+        <is>
+          <t>вулиця Перемоги, 29</t>
+        </is>
+      </c>
+      <c r="L51" s="6" t="inlineStr">
+        <is>
+          <t>UA18040190010115253</t>
+        </is>
+      </c>
+      <c r="M51" s="4" t="inlineStr">
+        <is>
+          <t>Житомирська обл., м. Житомир</t>
+        </is>
+      </c>
+      <c r="N51" s="7"/>
+      <c r="O51" s="4" t="inlineStr">
+        <is>
+          <t>Департамент освіти Житомирської міської ради</t>
+        </is>
+      </c>
+      <c r="P51" s="4" t="inlineStr">
+        <is>
+          <t>(063)7670900</t>
+        </is>
+      </c>
+      <c r="Q51" s="4"/>
+      <c r="R51" s="4" t="inlineStr">
+        <is>
           <t>ryabcev_b@itstep.org</t>
         </is>
       </c>
-      <c r="S50" s="4" t="inlineStr">
+      <c r="S51" s="4" t="inlineStr">
         <is>
           <t>https://zhitomir.itstep.org/its-school</t>
         </is>
       </c>
-      <c r="T50" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="Y50" s="5"/>
+      <c r="T51" s="4" t="inlineStr">
+        <is>
+          <t>Директор Попіль Ольга Олександрівна</t>
+        </is>
+      </c>
+      <c r="U51" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="V51" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="W51" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="X51" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="Y51" s="5"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:Y50"/>
+  <autoFilter ref="A1:Y51"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>