--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1752,51 +1752,51 @@
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
           <t>(0412)447446</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
           <t>zhitomir.radiance@gmail.com</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
           <t>radiance.school</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t>Директор Шостенко Галина Петрівна</t>
+          <t>Директор Ільєнко Олена Миколаївна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
@@ -5138,51 +5138,51 @@
       </c>
       <c r="N44" s="7"/>
       <c r="O44" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Житомирської міської ради</t>
         </is>
       </c>
       <c r="P44" s="4" t="inlineStr">
         <is>
           <t>(0412)423172</t>
         </is>
       </c>
       <c r="Q44" s="4"/>
       <c r="R44" s="4" t="inlineStr">
         <is>
           <t>Zt_school_6@i.ua</t>
         </is>
       </c>
       <c r="S44" s="4" t="inlineStr">
         <is>
           <t>http://6.zosh.zt.ua</t>
         </is>
       </c>
       <c r="T44" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Хиля Валентина Анатоліївна</t>
+          <t>В.о. директора Рудік Олександр Васильович</t>
         </is>
       </c>
       <c r="U44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">