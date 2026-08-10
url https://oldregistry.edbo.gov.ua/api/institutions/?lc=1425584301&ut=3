--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -388,67 +388,67 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Братів Паукових, 54а</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA14160190210082037</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., Покровський р-н, с. Орлівка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління з питань освіти, молоді, спорту та розвитку культури Очеретинської селищної військової адміністрації Покровського району Донецької області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(095)4661332</t>
+          <t>(095)3721467</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>sviridova86050@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://orlivskiynvk.klasna.com</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Малюгіна Наталія Володимирівна</t>
+          <t>Директор Архипова Валентина Олександрівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5" t="n">
         <v>450</v>
       </c>