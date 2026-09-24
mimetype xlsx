--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -847,51 +847,51 @@
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., м. Лиман</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Лиманської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(06261)63792</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>scl4@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>http://limanzosh4.com</t>
+          <t>http://lyman-lyceum4.dn.sch.in.ua/</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Римар Наталія Євгеніївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>