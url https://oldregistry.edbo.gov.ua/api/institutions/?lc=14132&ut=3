--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1116,386 +1116,386 @@
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5" t="n">
         <v>1360</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Ліцей зі структурним підрозділом гімназії №1 Покровської міської ради Донецької області</t>
+          <t>Ліцей №3 Покровської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>134798</v>
+        <v>134867</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №1 м.Покровська</t>
+          <t>Ліцей №3 м.Покровська</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>1413200000</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Покровськ, Донецька область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>провулок Університетський, 31</t>
+          <t>мікрорайон Лазурний, 80</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA14160210010099403</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., м. Покровськ</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Покровської міської ради Донецької області</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(06239)21329, (06239)28035</t>
+          <t>(050)9459661</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>bpgimnazia@gmail.com</t>
+          <t>nvk1pokrovsk@gmail.com</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
-          <t>http://bpgimnazia.klasna.com/uk/</t>
+          <t>http://knvk2007.ucoz.ua/</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Бакун Євгенія Олександрівна</t>
+          <t>Директор Зініч Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5" t="n">
-        <v>350</v>
+        <v>1210</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>Ліцей зі структурним підрозділом гімназії №6 Покровської міської ради Донецької області</t>
+          <t>Ліцей зі структурним підрозділом гімназії №1 Покровської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
-        <v>134807</v>
+        <v>134798</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 6 м.Покровська</t>
+          <t>Ліцей №1 м.Покровська</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>1413200000</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Покровськ, Донецька область</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
-          <t>вулиця Таманова, 22А</t>
+          <t>провулок Університетський, 31</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA14160210010099403</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., м. Покровськ</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Покровської міської ради Донецької області</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
-          <t>(095)4650997</t>
+          <t>(06239)21329, (06239)28035</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
-          <t>zschool6pokrovsk@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S10" s="4"/>
+          <t>bpgimnazia@gmail.com</t>
+        </is>
+      </c>
+      <c r="S10" s="4" t="inlineStr">
+        <is>
+          <t>http://bpgimnazia.klasna.com/uk/</t>
+        </is>
+      </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Мірошниченко Оксана Анатоліївна</t>
+          <t>Директор Бакун Євгенія Олександрівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5" t="n">
-        <v>510</v>
+        <v>350</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>Навчально-виховний комплекс №1 Покровської міської ради Донецької області</t>
+          <t>Ліцей зі структурним підрозділом гімназії №6 Покровської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
-        <v>134867</v>
+        <v>134807</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>НВК № 1 м.Покровська</t>
+          <t>Ліцей № 6 м.Покровська</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H11" s="6" t="inlineStr">
         <is>
           <t>1413200000</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>Покровськ, Донецька область</t>
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
-          <t>мікрорайон Лазурний, 80</t>
+          <t>вулиця Таманова, 22А</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
           <t>UA14160210010099403</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., м. Покровськ</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Покровської міської ради Донецької області</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
-          <t>(050)9459661</t>
+          <t>(095)4650997</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
-          <t>nvk1pokrovsk@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>zschool6pokrovsk@gmail.com</t>
+        </is>
+      </c>
+      <c r="S11" s="4"/>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>Директор Зініч Ірина Миколаївна</t>
+          <t>Директор Мірошниченко Оксана Анатоліївна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5" t="n">
-        <v>1210</v>
+        <v>510</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>Початкова школа № 4 Покровської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
         <v>134808</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>Початкова школа №4 м.Покровська</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>