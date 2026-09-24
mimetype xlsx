--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -319,74 +319,74 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Дружківська гімназія "Інтелект" Дружківської міської ради Донецької області</t>
+          <t>Академічний ліцей "Інтелект" Дружківської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>138402</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Гімназія "Інтелект"</t>
+          <t>ліцей "Інтелект"</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>1411700000</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Дружківка, Донецька область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Космонавтів, 16</t>
@@ -404,51 +404,51 @@
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Дружківської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(06267)35440</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>24646528@mail.gov.ua</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://www.intellekt.tk</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Білик Наталя Анатоліївна</t>
+          <t>Директор Білик Наталя Анатоліївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5" t="n">
         <v>390</v>
       </c>
@@ -1249,51 +1249,51 @@
       <c r="Y9" s="5" t="n">
         <v>320</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Заклад загальної середньої освіти гімназія №9 Дружківської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>138496</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t>гімназія № 9</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>1411700000</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Дружківка, Донецька область</t>