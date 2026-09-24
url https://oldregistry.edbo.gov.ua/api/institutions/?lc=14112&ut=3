--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -1449,51 +1449,51 @@
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>заклад загальної середньої освіти І-ІІІ ступенів № 3 "Спеціалізована школа з поглибленим вивченням англійської мови" Торецької міської військово-цивільної адміністрації Бахмутського району Донецької області</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
         <v>136492</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>ЗЗСО І-ІІІ ступенів № 3 Торецької міської ВЦА</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H12" s="6" t="inlineStr">
         <is>
           <t>1411200000</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>Торецьк, Донецька область</t>