--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -1084,534 +1084,534 @@
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Бахмутської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>(06274)31442</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
           <t>school12@osvita.bahmutrada.gov.ua</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/zzso12</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Костюченко Поліна Олександрівна</t>
+          <t>Директор Маркова Валентина Володимирівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5" t="n">
         <v>1292</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Бахмутська загальноосвітня школа І-ІІІ ступенів №18 ім. Дмитра Чернявського Бахмутської міської ради Донецької області</t>
+          <t>Бахмутська загальноосвітня школа І-ІІІ ступенів №24 з поглибленим вивченням окремих предметів та курсів Бахмутської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>144908</v>
+        <v>144909</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>Бахмутська ЗОШ №18</t>
+          <t>Бахмутська ЗОШ №24</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>1410300000</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Бахмут, Донецька область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ювілейна, 34</t>
+          <t>вулиця Леваневського, 10</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA14020010010059145</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., м. Бахмут</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Бахмутської міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(06274)31446</t>
+          <t>(0627)482256</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>school18@osvita.bahmutrada.gov.ua</t>
+          <t>school24@osvita.bahmutrada.gov.ua</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/artschool18</t>
+          <t>https://sites.google.com/site/school24art</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Пойда Олександр Сергійович</t>
+          <t>Директор Турличкіна Ольга Василівна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5" t="n">
-        <v>1350</v>
+        <v>780</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>Бахмутська загальноосвітня школа І-ІІІ ступенів №24 з поглибленим вивченням окремих предметів та курсів Бахмутської міської ради Донецької області</t>
+          <t>Бахмутська загальноосвітня школа І-ІІІ ступенів №5 з профільним навчанням Бахмутської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
-        <v>144909</v>
+        <v>144817</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>Бахмутська ЗОШ №24</t>
+          <t>Бахмутська ЗОШ №5</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>1410300000</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Бахмут, Донецька область</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
-          <t>вулиця Леваневського, 10</t>
+          <t>вулиця Маріупольська, 2</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA14020010010059145</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., м. Бахмут</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Бахмутської міської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
-          <t>(0627)482256</t>
+          <t>(0627)448468</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
-          <t>school24@osvita.bahmutrada.gov.ua</t>
+          <t>school5@osvita.bahmutrada.gov.ua</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/site/school24art</t>
+          <t>sites.google.com/site/artschool5ua</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Турличкіна Ольга Василівна</t>
+          <t>Директор Просяник Вікторія Володимирівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5" t="n">
-        <v>780</v>
+        <v>1125</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>Бахмутська загальноосвітня школа І-ІІІ ступенів №5 з профільним навчанням Бахмутської міської ради Донецької області</t>
+          <t>Бахмутська загальноосвітня школа І-ІІІ ступенів №7 Бахмутської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
-        <v>144817</v>
+        <v>144818</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>Бахмутська ЗОШ №5</t>
+          <t>Бахмутська ЗОШ №7</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H11" s="6" t="inlineStr">
         <is>
           <t>1410300000</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>Бахмут, Донецька область</t>
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
-          <t>вулиця Маріупольська, 2</t>
+          <t>вулиця Ковальська, 121</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
           <t>UA14020010010059145</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., м. Бахмут</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Бахмутської міської ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
-          <t>(0627)448468</t>
+          <t>(0627)446560</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
-          <t>school5@osvita.bahmutrada.gov.ua</t>
+          <t>school7@osvita.bahmutrada.gov.ua</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
-          <t>sites.google.com/site/artschool5ua</t>
+          <t>https://sites.google.com/view/school7bahmut</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>Директор Просяник Вікторія Володимирівна</t>
+          <t>Директор Рукавицина Юлія Володимирівна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y11" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>Бахмутська загальноосвітня школа І-ІІІ ступенів №7 Бахмутської міської ради Донецької області</t>
+          <t>Бахмутський ліцей ім. Дмитра Чернявського Бахмутської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
-        <v>144818</v>
+        <v>144908</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>Бахмутська ЗОШ №7</t>
+          <t>Бахмутський ліцей ім. Дмитра Чернявського</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H12" s="6" t="inlineStr">
         <is>
           <t>1410300000</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>Донецька область</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>Бахмут, Донецька область</t>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ковальська, 121</t>
+          <t>вулиця Ювілейна, 34</t>
         </is>
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
           <t>UA14020010010059145</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>Донецька обл., м. Бахмут</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Бахмутської міської ради</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
-          <t>(0627)446560</t>
+          <t>(06274)31446</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
-          <t>school7@osvita.bahmutrada.gov.ua</t>
+          <t>school18@osvita.bahmutrada.gov.ua</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/school7bahmut</t>
+          <t>https://sites.google.com/view/artschool18</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Директор Рукавицина Юлія Володимирівна</t>
+          <t>Директор Пойда Олександр Сергійович</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y12" s="5"/>
+      <c r="Y12" s="5" t="n">
+        <v>1350</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>Бахмутський навчально-виховний комплекс "Загальноосвітня школа І-ІІІ ступенів №11 - багатопрофільний ліцей" Бахмутської міської ради Донецької області</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
         <v>144938</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>Бахмутський НВК №11</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1657,51 +1657,51 @@
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Бахмутської міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
           <t>(06274)41554</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
           <t>school11@osvita.bahmutrada.gov.ua</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
           <t>https://www.nvk11bahmut.pp.ua/</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Лавренко Олена Олександрівна</t>
+          <t>Директор Париш Олег Михайлович</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5" t="n">
         <v>1179</v>
       </c>