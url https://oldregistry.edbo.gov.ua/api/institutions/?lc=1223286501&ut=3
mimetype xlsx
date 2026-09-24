--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -388,67 +388,67 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Козинця, 74-Б</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA12020210040099872</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., Дніпровський р-н, с. Спаське</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Підгородненської міської ради Дніпровського району Дніпропетровської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(096)2805289</t>
+          <t>(067)6861184</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>spaskazosh@gmail.com</t>
+          <t>spaske.edu.ua@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://spaska.klasna.com</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Волок Ксенія Віталіївна</t>
+          <t>Директор Оліфер Вікторія Юріївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>