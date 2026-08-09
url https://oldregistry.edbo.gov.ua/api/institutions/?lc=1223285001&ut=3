--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -404,51 +404,51 @@
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(056)9380274</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>perluna.dnipra@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://perlina.dnepredu.com</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Лимар Тетяна Миколаївна</t>
+          <t>В.о. директора Пісоцький Володимир Анатолійович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
@@ -632,51 +632,51 @@
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Піщанської сільської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(067)5268287</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>orlivzosh1.3st@gmail.com</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
           <t>http://orlivschool.dnepredu.com</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Бондарева Лариса Юріївна</t>
+          <t>Директор Шемченко Тетяна Вікторівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5" t="n">
         <v>350</v>
       </c>