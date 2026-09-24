--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -432,51 +432,51 @@
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Перещепинська гімназія "Крок" Перещепинського ліцею</t>
+          <t>Перещепинська гімназія "Крок" Перещепинської міської ради</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>138371</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Перещепинська гімназія "Крок"</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
@@ -501,72 +501,72 @@
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
           <t>вулиця Ярослава Мудрого, 1</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA12100090010016421</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., Самарівський р-н, м. Перещепине</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Перещепинської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(098)9712922</t>
+          <t>(098)905-62-59</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>pereschepynska2@meta.ua</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>http://school_2.klasna.com/</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Кравченко Віта Миколаївна</t>
+          <t>В.о. директора Кравченко Віта Миколаївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
-          <t>Філія</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Перещепинський ліцей Перещепинської міської ради</t>
         </is>
       </c>
@@ -635,51 +635,51 @@
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(097)0026298</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>pereschepinska_school_1@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
           <t>http://pereschepino1.klasna.com</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Авдєєва Олена Миколаївна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:Y4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">