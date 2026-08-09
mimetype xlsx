--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -319,74 +319,74 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Промінська гімназія Криничанської селищної ради Дніпропетровської області</t>
+          <t>Промінська початкова школа Криничанської селищної ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>139679</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Промінська гімназія</t>
+          <t>Промінська початкова школа</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>1222088601</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Промінь, Криничанський район, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Шкільна, 1/1</t>
@@ -404,51 +404,51 @@
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Криничанської селищної ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(05654)2-61-52</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>chervonoprominskash@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>promin2011.dnepredu.com</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Ткаченко Валентина Леонідівна</t>
+          <t>Директор Чехович Наталія Степанівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5" t="n">
         <v>360</v>
       </c>