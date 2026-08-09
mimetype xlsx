--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -388,67 +388,67 @@
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Щаслива, 1н</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA12020210010051215</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., Дніпровський р-н, м. Підгородне</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Підгородненської міської ради Дніпровського району Дніпропетровської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(056)7291599</t>
+          <t>(093)7048687</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>binomL@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>http://kzpnvk1.blogspot.com/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Лещишин Леся Любомирівна</t>
+          <t>Директор Дашко Владислав Сергійович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
@@ -517,51 +517,51 @@
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Підгородненської міської ради Дніпровського району Дніпропетровської області</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(096)6693083</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>pszsh4@gmail.com</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/gimnazia4</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Нестерук Марина Володимирівна</t>
+          <t>Директор Нестерук Марина Володимирівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
@@ -614,63 +614,63 @@
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>вулиця Державна (Радянська), 2</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA12020210010051215</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., Дніпровський р-н, м. Підгородне</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Підгородненської міської ради Дніпровського району Дніпропетровської області</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(056)729-11-99</t>
+          <t>(067)6849998</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>svet.k@i.ua</t>
         </is>
       </c>
       <c r="S4" s="4"/>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Каліберда Світлана Анатоліївна</t>
+          <t>Директор Гошкодеря Олена Вікторівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
@@ -723,67 +723,67 @@
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
           <t>вулиця Каштанова, 1</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA12020210010051215</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., Дніпровський р-н, м. Підгородне</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Підгородненської міської ради Дніпровського району Дніпропетровської області</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(097)4016093</t>
+          <t>(098)2414103</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>pidgorodne.sh3@gmail.com</t>
+          <t>pidhorodne.lyceum3@gmail.com</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>https://liceum.education/</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Крічкевич Юрій Васильович</t>
+          <t>Директор Чумакова Альона Олегівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
   </sheetData>