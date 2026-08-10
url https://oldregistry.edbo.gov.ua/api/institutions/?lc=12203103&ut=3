--- v0 (2026-06-14)
+++ v1 (2026-08-10)
@@ -367,51 +367,51 @@
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>1220310300</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Зеленодольськ, Апостолівський район, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Садова, 25Б</t>
+          <t>вулиця Світанкова, 7</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA12060130010067974</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., Криворізький р-н, м. Зеленодольськ</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, спорту та молодіжної політики Зеленодольської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(097)5649969</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">