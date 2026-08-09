--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -319,64 +319,64 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Синельниківський ліцей №1 Синельниківської міської ради Дніпропетровської області</t>
+          <t>Синельниківський ліцей № 1 Синельниківської міської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>143935</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Синельниківський ліцей №1</t>
+          <t>Синельниківський ліцей № 1</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>1213000000</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
@@ -434,64 +434,64 @@
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5" t="n">
         <v>510</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Синельниківський ліцей №2 Синельниківської міської ради Дніпропетровської області</t>
+          <t>Синельниківський ліцей № 2 Синельниківської міської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>143469</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>Синельниківський ліцей №2</t>
+          <t>Синельниківський ліцей № 2</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>1213000000</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
@@ -549,51 +549,51 @@
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5" t="n">
         <v>1020</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Синельниківський ліцей №3 Синельниківської міської ради Дніпропетровської області</t>
+          <t>Синельниківський ліцей № 3 Синельниківської міської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>142544</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Синельниківський ліцей № 3</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
@@ -664,64 +664,64 @@
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5" t="n">
         <v>360</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Синельниківський ліцей №4 Синельниківської міської ради Дніпропетровської області</t>
+          <t>Синельниківський ліцей № 4 Синельниківської міської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>135364</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Синельниківський ліцей №4</t>
+          <t>Синельниківський ліцей № 4</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>1213000000</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
@@ -779,64 +779,64 @@
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5" t="n">
         <v>360</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Синельниківський ліцей №5 Синельниківської міської ради Дніпропетровської області</t>
+          <t>Синельниківський ліцей № 5 Синельниківської міської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>142910</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Синельниківський ліцей №5</t>
+          <t>Синельниківський ліцей № 5</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>1213000000</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
@@ -894,51 +894,51 @@
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5" t="n">
         <v>570</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Синельниківський ліцей №6 Синельниківської міської ради Дніпропетровської області</t>
+          <t>Синельниківський ліцей № 6 Синельниківської міської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>142590</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>Синельниківський ліцей № 6</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
@@ -1009,64 +1009,64 @@
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5" t="n">
         <v>660</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Синельниківський ліцей №7 Синельниківської міської ради Дніпропетровської області</t>
+          <t>Синельниківський ліцей № 7 Синельниківської міської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>142990</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>Синельниківський ліцей №7</t>
+          <t>Синельниківський ліцей № 7</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>1213000000</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>