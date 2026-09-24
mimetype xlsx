--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -432,1040 +432,1040 @@
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Марганецька гімназія №5 Марганецької міської ради Дніпропетровської області</t>
+          <t>Марганецька гімназія №2 Марганецької міської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
-        <v>135526</v>
+        <v>138590</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>НВК "Марганецька ЗОШ І-ІІІст. №5 - ДНЗ"</t>
+          <t>Марганецька гімназія №2</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>1211300000</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Марганець, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Історична, 22</t>
+          <t>вулиця Садова, 18</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA12080010010085669</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Марганець</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Марганецької міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(05665)58182</t>
+          <t>(05665)22073</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>srednyayashkola5@gmail.com</t>
+          <t>sova2m@gmail.com</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
-          <t>http://marganets-school5.edukit.dp.ua</t>
+          <t>http://marganets-school2.edukit.dp.ua</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Гавронська Наталя Миколаївна</t>
+          <t>Директор Тріленко Сергій Миколайович</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Марганецький ліцей №1 ім. Т.Шевченка Марганецької міської ради Дніпропетровської області</t>
+          <t>Марганецька гімназія №5 Марганецької міської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>139400</v>
+        <v>135526</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Марганецький ліцей №1 ім.Т.Шевченка</t>
+          <t>НВК "Марганецька ЗОШ І-ІІІст. №5 - ДНЗ"</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>1211300000</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Марганець, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перспективна, 3-А</t>
+          <t>вулиця Історична, 22</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA12080010010085669</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Марганець</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Марганецької міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(05665)61517, (05665)61518</t>
+          <t>(05665)58182</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>schevchenko85@gmail.com</t>
+          <t>srednyayashkola5@gmail.com</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
-          <t>http://marganets-school1.edukit.dp.ua</t>
+          <t>http://marganets-school5.edukit.dp.ua</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Березицька Наталія Василівна</t>
+          <t>Директор Гавронська Наталя Миколаївна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Марганецький ліцей №10 Марганецької міської ради Дніпропетровської області</t>
+          <t>Марганецька гімназія №6 Марганецької міської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>137056</v>
+        <v>138703</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Марганецький ліцей №10</t>
+          <t>Марганецька гімназія №6</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>1211300000</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Марганець, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Бульварна, 5</t>
+          <t>вулиця Щербини, 26</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA12080010010085669</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Марганець</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Марганецької міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(05665)60958</t>
+          <t>(05665)61171</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>desjatka1@gmail.com</t>
+          <t>margimnazija@gmail.com</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>http://desjatka.at.ua</t>
+          <t>https://bit.ly/3IK0ML4</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Резунова Оксана Геннадіївна</t>
+          <t>Директор Михайлик Таміла Миколаївна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Марганецький ліцей №11 Марганецької міської ради Дніпропетровської області</t>
+          <t>Марганецька гімназія №7 Марганецької міської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>138715</v>
+        <v>138579</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Марганецький ліцей №11</t>
+          <t>Марганецька гімназія №7</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>1211300000</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Марганець, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Соборна, 14</t>
+          <t>вулиця Долгова, 1</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA12080010010085669</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Марганець</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Марганецької міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(05665)22064</t>
+          <t>(05665)58834, (05665)58011</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>mn.school.11@gmail.com</t>
+          <t>super.school7@gmail.com</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>http://marganets-lyceum11.dp.sch.in.ua/</t>
+          <t>http://marganets-zosh7.dp.sch.in.ua/</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Дороніна Ксенія Володимирівна</t>
+          <t>Директор Прокопець Галина Леонідівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Марганецький ліцей №12 Марганецької міської ради Дніпропетровської області</t>
+          <t>Марганецький ліцей №1 ім. Т.Шевченка Марганецької міської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>138704</v>
+        <v>139400</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Марганецький ліцей № 12</t>
+          <t>Марганецький ліцей №1 ім.Т.Шевченка</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>1211300000</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Марганець, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця Єдності, 65-А</t>
+          <t>вулиця Перспективна, 3-А</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA12080010010085669</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Марганець</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Марганецької міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(05665)52674</t>
+          <t>(05665)61517, (05665)61518</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>elena.galcko@gmail.com</t>
+          <t>schevchenko85@gmail.com</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
-          <t>http://marganets-school12.edukit.dp.ua</t>
+          <t>http://marganets-school1.edukit.dp.ua</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Галко Олена Федорівна</t>
+          <t>Директор Березицька Наталія Василівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Марганецький ліцей №2 Марганецької міської ради Дніпропетровської області</t>
+          <t>Марганецький ліцей №10 Марганецької міської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>138590</v>
+        <v>137056</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №2</t>
+          <t>Марганецький ліцей №10</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>1211300000</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Марганець, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>вулиця Садова, 18</t>
+          <t>вулиця Бульварна, 5</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA12080010010085669</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Марганець</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Марганецької міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(05665)22073</t>
+          <t>(05665)60958</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>sova2m@gmail.com</t>
+          <t>desjatka1@gmail.com</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
-          <t>http://marganets-school2.edukit.dp.ua</t>
+          <t>http://desjatka.at.ua</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Тріленко Сергій Миколайович</t>
+          <t>Директор Резунова Оксана Геннадіївна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Марганецький ліцей №3 Марганецької міської ради Дніпропетровської області</t>
+          <t>Марганецький ліцей №11 Марганецької міської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>138717</v>
+        <v>138715</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>Марганецький ліцей №3</t>
+          <t>Марганецький ліцей №11</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>1211300000</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Марганець, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>вулиця Незалежності, 2</t>
+          <t>вулиця Соборна, 14</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA12080010010085669</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Марганець</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Марганецької міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(095)5224288</t>
+          <t>(05665)22064</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>busluk03@gmail.com</t>
+          <t>mn.school.11@gmail.com</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
-          <t>https://www.ourschool3.com/</t>
+          <t>http://marganets-lyceum11.dp.sch.in.ua/</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Лук'яненко Юлія Володимирівна</t>
+          <t>Директор Дороніна Ксенія Володимирівна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>Марганецький ліцей №6 Марганецької міської ради Дніпропетровської області</t>
+          <t>Марганецький ліцей №12 Марганецької міської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
-        <v>138703</v>
+        <v>138704</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>Марганецький ліцей №6</t>
+          <t>Марганецький ліцей № 12</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>1211300000</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Марганець, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
-          <t>вулиця Щербини, 26</t>
+          <t>вулиця Єдності, 65-А</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA12080010010085669</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Марганець</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Марганецької міської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
-          <t>(05665)61171</t>
+          <t>(05665)52674</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
-          <t>margimnazija@gmail.com</t>
+          <t>elena.galcko@gmail.com</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
-          <t>https://bit.ly/3IK0ML4</t>
+          <t>http://marganets-school12.edukit.dp.ua</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Михайлик Таміла Миколаївна</t>
+          <t>Директор Галко Олена Федорівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>Марганецький ліцей №7 Марганецької міської ради Дніпропетровської області</t>
+          <t>Марганецький ліцей №3 Марганецької міської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
-        <v>138579</v>
+        <v>138717</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>Марганецький ліцей №7</t>
+          <t>Марганецький ліцей №3</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H11" s="6" t="inlineStr">
         <is>
           <t>1211300000</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>Марганець, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
-          <t>вулиця Долгова, 1</t>
+          <t>вулиця Незалежності, 2</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
           <t>UA12080010010085669</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Марганець</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Марганецької міської ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
-          <t>(05665)58834, (05665)58011</t>
+          <t>(095)5224288</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
-          <t>super.school7@gmail.com</t>
+          <t>busluk03@gmail.com</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
-          <t>http://marganets-zosh7.dp.sch.in.ua/</t>
+          <t>https://www.ourschool3.com/</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>Директор Прокопець Галина Леонідівна</t>
+          <t>Директор Лук'яненко Юлія Володимирівна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">