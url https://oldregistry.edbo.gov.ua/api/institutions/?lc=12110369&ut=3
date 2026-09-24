--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -1492,51 +1492,51 @@
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №98 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
         <v>137936</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №98</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
-          <t>гімназія-інтернат</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H12" s="6" t="inlineStr">
         <is>
           <t>1211036900</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>Кривий Ріг, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
           <t>вулиця Груні Романової, 13</t>
@@ -1554,71 +1554,71 @@
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти виконкому Інгулецької районної у місті ради</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
           <t>(0564)069623</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
           <t>gimnazia98@ukr.net</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
           <t>https://www.98.gymnasium.kr.ua/</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Директор Жадан Валентина Володимирівна</t>
+          <t>Директор Грані Аліна Едуардівна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5" t="n">
         <v>367</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>Криворізька початкова школа №67 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
         <v>139408</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>Криворізька початкова школа №67</t>
         </is>
       </c>