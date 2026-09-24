--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -12859,51 +12859,51 @@
       <c r="A111" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №98 Криворізької міської ради</t>
         </is>
       </c>
       <c r="B111" s="5" t="n">
         <v>137936</v>
       </c>
       <c r="C111" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D111" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія №98</t>
         </is>
       </c>
       <c r="E111" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F111" s="4" t="inlineStr">
         <is>
-          <t>гімназія-інтернат</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G111" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H111" s="6" t="inlineStr">
         <is>
           <t>1211036900</t>
         </is>
       </c>
       <c r="I111" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J111" s="4" t="inlineStr">
         <is>
           <t>Кривий Ріг, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K111" s="4" t="inlineStr">
         <is>
           <t>вулиця Груні Романової, 13</t>
@@ -12921,71 +12921,71 @@
       </c>
       <c r="N111" s="7"/>
       <c r="O111" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти виконкому Інгулецької районної у місті ради</t>
         </is>
       </c>
       <c r="P111" s="4" t="inlineStr">
         <is>
           <t>(0564)069623</t>
         </is>
       </c>
       <c r="Q111" s="4"/>
       <c r="R111" s="4" t="inlineStr">
         <is>
           <t>gimnazia98@ukr.net</t>
         </is>
       </c>
       <c r="S111" s="4" t="inlineStr">
         <is>
           <t>https://www.98.gymnasium.kr.ua/</t>
         </is>
       </c>
       <c r="T111" s="4" t="inlineStr">
         <is>
-          <t>Директор Жадан Валентина Володимирівна</t>
+          <t>Директор Грані Аліна Едуардівна</t>
         </is>
       </c>
       <c r="U111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W111" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X111" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y111" s="5" t="n">
         <v>367</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="4" t="inlineStr">
         <is>
           <t>Криворізька гімназія "Інтелект" Криворізької міської ради</t>
         </is>
       </c>
       <c r="B112" s="5" t="n">
         <v>134717</v>
       </c>
       <c r="C112" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D112" s="4" t="inlineStr">
         <is>
           <t>КГ "Інтелект" КМР</t>
         </is>
       </c>