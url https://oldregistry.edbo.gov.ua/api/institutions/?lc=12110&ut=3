--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$146</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$Y$147</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
@@ -153,51 +153,51 @@
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:Y146"/>
+  <dimension ref="A1:Y147"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="8"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="40"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="25"/>
@@ -15588,1405 +15588,1514 @@
       <c r="U134" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V134" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W134" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X134" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y134" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="4" t="inlineStr">
         <is>
-          <t>Криворізький ліцей "Кредо" Криворізької міської ради</t>
+          <t>Криворізький ліцей безпекового спрямування та національно-патріотичного виховання Міністерства внутрішніх справ України</t>
         </is>
       </c>
       <c r="B135" s="5" t="n">
-        <v>142522</v>
+        <v>177004</v>
       </c>
       <c r="C135" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
-          <t>КЛ "Кредо" КМР</t>
+          <t>Криворізький ліцей МВС</t>
         </is>
       </c>
       <c r="E135" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F135" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G135" s="4" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="H135" s="6" t="inlineStr">
         <is>
-          <t>1211037500</t>
+          <t>1211000000</t>
         </is>
       </c>
       <c r="I135" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J135" s="4" t="inlineStr">
         <is>
           <t>Кривий Ріг, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K135" s="4" t="inlineStr">
         <is>
-          <t>вулиця Великого Кобзаря, 16</t>
+          <t>вулиця Різниченка Олексія, 91</t>
         </is>
       </c>
       <c r="L135" s="6" t="inlineStr">
         <is>
-          <t>UA12060170010720279</t>
+          <t>UA12060170010065850</t>
         </is>
       </c>
       <c r="M135" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кривий Ріг</t>
         </is>
       </c>
       <c r="N135" s="7"/>
       <c r="O135" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти виконкому Центрально-Міської районної у місті ради</t>
+          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P135" s="4" t="inlineStr">
         <is>
-          <t>(097)5541016</t>
+          <t>(096)9051137</t>
         </is>
       </c>
       <c r="Q135" s="4"/>
       <c r="R135" s="4" t="inlineStr">
         <is>
-          <t>kcmg@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>klbsnpv@dnuvs.ukr.education</t>
+        </is>
+      </c>
+      <c r="S135" s="4"/>
       <c r="T135" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Шапарєва Надія Іванівна</t>
+          <t>Т.в.о. директора Твердохліб Олександр Миколайович</t>
         </is>
       </c>
       <c r="U135" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V135" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W135" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X135" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y135" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y135" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="4" t="inlineStr">
         <is>
-          <t>Криворізький Покровський ліцей Криворізької міської ради Дніпропетровської області</t>
+          <t>Криворізький ліцей "Кредо" Криворізької міської ради</t>
         </is>
       </c>
       <c r="B136" s="5" t="n">
-        <v>135719</v>
+        <v>142522</v>
       </c>
       <c r="C136" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
-          <t>КПЛ КМР ДО</t>
+          <t>КЛ "Кредо" КМР</t>
         </is>
       </c>
       <c r="E136" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F136" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G136" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H136" s="6" t="inlineStr">
         <is>
-          <t>1211036600</t>
+          <t>1211037500</t>
         </is>
       </c>
       <c r="I136" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J136" s="4" t="inlineStr">
         <is>
           <t>Кривий Ріг, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K136" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кропивницького, 63</t>
+          <t>вулиця Великого Кобзаря, 16</t>
         </is>
       </c>
       <c r="L136" s="6" t="inlineStr">
         <is>
-          <t>UA12060170010439451</t>
+          <t>UA12060170010720279</t>
         </is>
       </c>
       <c r="M136" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кривий Ріг</t>
         </is>
       </c>
       <c r="N136" s="7"/>
       <c r="O136" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти виконкому Покровської районної в місті ради</t>
+          <t>Відділ освіти виконкому Центрально-Міської районної у місті ради</t>
         </is>
       </c>
       <c r="P136" s="4" t="inlineStr">
         <is>
-          <t>(098)5239425</t>
+          <t>(097)5541016</t>
         </is>
       </c>
       <c r="Q136" s="4"/>
       <c r="R136" s="4" t="inlineStr">
         <is>
-          <t>kplznannya@gmail.com</t>
+          <t>kcmg@ukr.net</t>
         </is>
       </c>
       <c r="S136" s="4" t="inlineStr">
         <is>
-          <t>http://kzhl.dnepredu.com</t>
+          <t>www.licey.org</t>
         </is>
       </c>
       <c r="T136" s="4" t="inlineStr">
         <is>
-          <t>Директор Качалов Іван Андрійович</t>
+          <t>В.о. директора Шапарєва Надія Іванівна</t>
         </is>
       </c>
       <c r="U136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y136" s="5" t="n">
-        <v>900</v>
+        <v>460</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="4" t="inlineStr">
         <is>
-          <t>Криворізький природничо-науковий ліцей Криворізької міської ради Дніпропетровської області</t>
+          <t>Криворізький Покровський ліцей Криворізької міської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B137" s="5" t="n">
-        <v>139437</v>
+        <v>135719</v>
       </c>
       <c r="C137" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D137" s="4" t="inlineStr">
         <is>
-          <t>КПНЛ КМР ДО</t>
+          <t>КПЛ КМР ДО</t>
         </is>
       </c>
       <c r="E137" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F137" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G137" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H137" s="6" t="inlineStr">
         <is>
-          <t>1211037000</t>
+          <t>1211036600</t>
         </is>
       </c>
       <c r="I137" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J137" s="4" t="inlineStr">
         <is>
           <t>Кривий Ріг, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K137" s="4" t="inlineStr">
         <is>
-          <t>вулиця Володимира Великого, 32-А</t>
+          <t>вулиця Кропивницького, 63</t>
         </is>
       </c>
       <c r="L137" s="6" t="inlineStr">
         <is>
-          <t>UA12060170010585703</t>
+          <t>UA12060170010439451</t>
         </is>
       </c>
       <c r="M137" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кривий Ріг</t>
         </is>
       </c>
       <c r="N137" s="7"/>
       <c r="O137" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти виконкому Саксаганської районної у місті ради</t>
+          <t>Відділ освіти виконкому Покровської районної в місті ради</t>
         </is>
       </c>
       <c r="P137" s="4" t="inlineStr">
         <is>
-          <t>(097)2751172</t>
+          <t>(098)5239425</t>
         </is>
       </c>
       <c r="Q137" s="4"/>
       <c r="R137" s="4" t="inlineStr">
         <is>
-          <t>kpnl@ukr.net</t>
+          <t>kplznannya@gmail.com</t>
         </is>
       </c>
       <c r="S137" s="4" t="inlineStr">
         <is>
-          <t>http://kpnl.klasna.com</t>
+          <t>http://kzhl.dnepredu.com</t>
         </is>
       </c>
       <c r="T137" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Буднік Наталія Григорівна</t>
+          <t>Директор Качалов Іван Андрійович</t>
         </is>
       </c>
       <c r="U137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y137" s="5"/>
+      <c r="Y137" s="5" t="n">
+        <v>900</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="4" t="inlineStr">
         <is>
-          <t>Криворізький Тернівський ліцей Криворізької міської ради</t>
+          <t>Криворізький природничо-науковий ліцей Криворізької міської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B138" s="5" t="n">
-        <v>137031</v>
+        <v>139437</v>
       </c>
       <c r="C138" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D138" s="4" t="inlineStr">
         <is>
-          <t>КТЛ КМР</t>
+          <t>КПНЛ КМР ДО</t>
         </is>
       </c>
       <c r="E138" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F138" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G138" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H138" s="6" t="inlineStr">
         <is>
-          <t>1211037200</t>
+          <t>1211037000</t>
         </is>
       </c>
       <c r="I138" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J138" s="4" t="inlineStr">
         <is>
           <t>Кривий Ріг, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K138" s="4" t="inlineStr">
         <is>
-          <t>вулиця Володимира Терещенка, 10 Е</t>
+          <t>вулиця Володимира Великого, 32-А</t>
         </is>
       </c>
       <c r="L138" s="6" t="inlineStr">
         <is>
-          <t>UA12060170010643671</t>
+          <t>UA12060170010585703</t>
         </is>
       </c>
       <c r="M138" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кривий Ріг</t>
         </is>
       </c>
       <c r="N138" s="7"/>
       <c r="O138" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти виконкому Тернівської районної у місті ради</t>
+          <t>Управління освіти виконкому Саксаганської районної у місті ради</t>
         </is>
       </c>
       <c r="P138" s="4" t="inlineStr">
         <is>
-          <t>(0564)948416</t>
+          <t>(097)2751172</t>
         </is>
       </c>
       <c r="Q138" s="4"/>
       <c r="R138" s="4" t="inlineStr">
         <is>
-          <t>terny.liceum@ukr.net</t>
+          <t>kpnl@ukr.net</t>
         </is>
       </c>
       <c r="S138" s="4" t="inlineStr">
         <is>
-          <t>http://liceumsite.wixsite.com/webpage</t>
+          <t>http://kpnl.klasna.com</t>
         </is>
       </c>
       <c r="T138" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Гавдан Антоніна Миколаївна</t>
+          <t>В.о. директора Буднік Наталія Григорівна</t>
         </is>
       </c>
       <c r="U138" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V138" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W138" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X138" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y138" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y138" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="4" t="inlineStr">
         <is>
-          <t>Криворізький Центрально-Міський ліцей Криворізької міської ради Дніпропетровської області</t>
+          <t>Криворізький Тернівський ліцей Криворізької міської ради</t>
         </is>
       </c>
       <c r="B139" s="5" t="n">
-        <v>141578</v>
+        <v>137031</v>
       </c>
       <c r="C139" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D139" s="4" t="inlineStr">
         <is>
-          <t>КЦМЛ КМР ДО</t>
+          <t>КТЛ КМР</t>
         </is>
       </c>
       <c r="E139" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F139" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G139" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H139" s="6" t="inlineStr">
         <is>
-          <t>1211037500</t>
+          <t>1211037200</t>
         </is>
       </c>
       <c r="I139" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J139" s="4" t="inlineStr">
         <is>
           <t>Кривий Ріг, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K139" s="4" t="inlineStr">
         <is>
-          <t>проспект Центральний, 12</t>
+          <t>вулиця Володимира Терещенка, 10 Е</t>
         </is>
       </c>
       <c r="L139" s="6" t="inlineStr">
         <is>
-          <t>UA12060170010720279</t>
+          <t>UA12060170010643671</t>
         </is>
       </c>
       <c r="M139" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кривий Ріг</t>
         </is>
       </c>
       <c r="N139" s="7"/>
       <c r="O139" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти виконкому Центрально-Міської районної у місті ради</t>
+          <t>Відділ освіти виконкому Тернівської районної у місті ради</t>
         </is>
       </c>
       <c r="P139" s="4" t="inlineStr">
         <is>
-          <t>(068)9713273</t>
+          <t>(0564)948416</t>
         </is>
       </c>
       <c r="Q139" s="4"/>
       <c r="R139" s="4" t="inlineStr">
         <is>
-          <t>KRCMlicej@ukr.net</t>
+          <t>terny.liceum@ukr.net</t>
         </is>
       </c>
       <c r="S139" s="4" t="inlineStr">
         <is>
-          <t>http://www.kcml.dp.ua</t>
+          <t>http://liceumsite.wixsite.com/webpage</t>
         </is>
       </c>
       <c r="T139" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Городашин Сергій Миколайович</t>
+          <t>В.о. директора Гавдан Антоніна Миколаївна</t>
         </is>
       </c>
       <c r="U139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y139" s="5" t="n">
-        <v>450</v>
+        <v>918</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="4" t="inlineStr">
         <is>
-          <t>ПОЧАТКОВА ШКОЛА "СМАРТІК" КРИВИЙ РІГ</t>
+          <t>Криворізький Центрально-Міський ліцей Криворізької міської ради Дніпропетровської області</t>
         </is>
       </c>
       <c r="B140" s="5" t="n">
-        <v>176921</v>
+        <v>141578</v>
       </c>
       <c r="C140" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D140" s="4" t="inlineStr">
         <is>
-          <t>СМАРТІК ШКОЛА</t>
+          <t>КЦМЛ КМР ДО</t>
         </is>
       </c>
       <c r="E140" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G140" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="H140" s="6" t="inlineStr">
         <is>
-          <t>1211000000</t>
+          <t>1211037500</t>
         </is>
       </c>
       <c r="I140" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J140" s="4" t="inlineStr">
         <is>
           <t>Кривий Ріг, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K140" s="4" t="inlineStr">
         <is>
-          <t>проспект Центральний, 2А</t>
+          <t>проспект Центральний, 12</t>
         </is>
       </c>
       <c r="L140" s="6" t="inlineStr">
         <is>
-          <t>UA12060170010065850</t>
+          <t>UA12060170010720279</t>
         </is>
       </c>
       <c r="M140" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кривий Ріг</t>
         </is>
       </c>
       <c r="N140" s="7"/>
       <c r="O140" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти виконкому Центрально-Міської районної у місті ради</t>
         </is>
       </c>
       <c r="P140" s="4" t="inlineStr">
         <is>
-          <t>(098)2226877</t>
+          <t>(068)9713273</t>
         </is>
       </c>
       <c r="Q140" s="4"/>
       <c r="R140" s="4" t="inlineStr">
         <is>
-          <t>smartik.school@gmail.com</t>
+          <t>KRCMlicej@ukr.net</t>
         </is>
       </c>
       <c r="S140" s="4" t="inlineStr">
         <is>
-          <t>smartik-school.in.ua/</t>
+          <t>http://www.kcml.dp.ua</t>
         </is>
       </c>
       <c r="T140" s="4" t="inlineStr">
         <is>
-          <t>Директор Беденко Анастасія Анатоліївна</t>
+          <t>В.о. директора Городашин Сергій Миколайович</t>
         </is>
       </c>
       <c r="U140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X140" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y140" s="5"/>
+      <c r="Y140" s="5" t="n">
+        <v>450</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА ЗАКЛАД) "ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "КРИВОРІЗЬКА ПОЧАТКОВА ШКОЛА "ІНТЕРКЛАС СКУЛ"</t>
+          <t>ПОЧАТКОВА ШКОЛА "СМАРТІК" КРИВИЙ РІГ</t>
         </is>
       </c>
       <c r="B141" s="5" t="n">
-        <v>176978</v>
+        <v>176921</v>
       </c>
       <c r="C141" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D141" s="4" t="inlineStr">
         <is>
-          <t>ПЗЗСО "Інтерклас Скул"</t>
+          <t>СМАРТІК ШКОЛА</t>
         </is>
       </c>
       <c r="E141" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F141" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G141" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H141" s="6" t="inlineStr">
         <is>
           <t>1211000000</t>
         </is>
       </c>
       <c r="I141" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J141" s="4" t="inlineStr">
         <is>
           <t>Кривий Ріг, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K141" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв АТО, 30г</t>
+          <t>проспект Центральний, 2А</t>
         </is>
       </c>
       <c r="L141" s="6" t="inlineStr">
         <is>
           <t>UA12060170010065850</t>
         </is>
       </c>
       <c r="M141" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кривий Ріг</t>
         </is>
       </c>
       <c r="N141" s="7"/>
       <c r="O141" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти виконавчого комітету Металургійної районної у місті ради</t>
+          <t>Відділ освіти виконкому Центрально-Міської районної у місті ради</t>
         </is>
       </c>
       <c r="P141" s="4" t="inlineStr">
         <is>
-          <t>(067)9881768</t>
+          <t>(098)2226877</t>
         </is>
       </c>
       <c r="Q141" s="4"/>
       <c r="R141" s="4" t="inlineStr">
         <is>
-          <t>interclassschool@gmail.com</t>
+          <t>smartik.school@gmail.com</t>
         </is>
       </c>
       <c r="S141" s="4" t="inlineStr">
         <is>
-          <t>http://interclass.org.ua/</t>
+          <t>smartik-school.in.ua/</t>
         </is>
       </c>
       <c r="T141" s="4" t="inlineStr">
         <is>
-          <t>Директор Титаренко Анастасія Андріївна</t>
+          <t>Директор Беденко Анастасія Анатоліївна</t>
         </is>
       </c>
       <c r="U141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X141" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y141" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="4" t="inlineStr">
         <is>
-          <t>Приватна організація (установа, заклад) Криворізька гімназія "Знайка Скул"</t>
+          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА ЗАКЛАД) "ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "КРИВОРІЗЬКА ПОЧАТКОВА ШКОЛА "ІНТЕРКЛАС СКУЛ"</t>
         </is>
       </c>
       <c r="B142" s="5" t="n">
-        <v>176983</v>
+        <v>176978</v>
       </c>
       <c r="C142" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D142" s="4" t="inlineStr">
         <is>
-          <t>Гімназія "Знайка Скул"</t>
+          <t>ПЗЗСО "Інтерклас Скул"</t>
         </is>
       </c>
       <c r="E142" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F142" s="4" t="inlineStr">
         <is>
-          <t>гімназія</t>
+          <t>початкова школа</t>
         </is>
       </c>
       <c r="G142" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H142" s="6" t="inlineStr">
         <is>
           <t>1211000000</t>
         </is>
       </c>
       <c r="I142" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J142" s="4" t="inlineStr">
         <is>
           <t>Кривий Ріг, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K142" s="4" t="inlineStr">
         <is>
-          <t>вулиця Соборності, 32</t>
+          <t>вулиця Героїв АТО, 30г</t>
         </is>
       </c>
       <c r="L142" s="6" t="inlineStr">
         <is>
           <t>UA12060170010065850</t>
         </is>
       </c>
       <c r="M142" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кривий Ріг</t>
         </is>
       </c>
       <c r="N142" s="7"/>
       <c r="O142" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти виконавчого комітету Металургійної районної у місті ради</t>
         </is>
       </c>
       <c r="P142" s="4" t="inlineStr">
         <is>
-          <t>(096)3652659</t>
+          <t>(067)9881768</t>
         </is>
       </c>
       <c r="Q142" s="4"/>
       <c r="R142" s="4" t="inlineStr">
         <is>
-          <t>znayka.school.kr@gmail.com</t>
+          <t>interclassschool@gmail.com</t>
         </is>
       </c>
       <c r="S142" s="4" t="inlineStr">
         <is>
-          <t>https://sadik-znayka.dp.ua/</t>
+          <t>http://interclass.org.ua/</t>
         </is>
       </c>
       <c r="T142" s="4" t="inlineStr">
         <is>
-          <t>Директор Вірко Наталія Миколаївна</t>
+          <t>Директор Титаренко Анастасія Андріївна</t>
         </is>
       </c>
       <c r="U142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X142" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y142" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "КРИВОРІЗЬКА ГІМНАЗІЯ "ФРІ МАЙНДЗ СКУЛ"</t>
+          <t>Приватна організація (установа, заклад) Криворізька гімназія "Знайка Скул"</t>
         </is>
       </c>
       <c r="B143" s="5" t="n">
-        <v>176890</v>
+        <v>176983</v>
       </c>
       <c r="C143" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D143" s="4" t="inlineStr">
         <is>
-          <t>ПЗЗСО "ФРІ МАЙНДЗ СКУЛ"</t>
+          <t>Гімназія "Знайка Скул"</t>
         </is>
       </c>
       <c r="E143" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F143" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G143" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H143" s="6" t="inlineStr">
         <is>
           <t>1211000000</t>
         </is>
       </c>
       <c r="I143" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J143" s="4" t="inlineStr">
         <is>
           <t>Кривий Ріг, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K143" s="4" t="inlineStr">
         <is>
-          <t>вулиця Святителя Василя Великого, 37</t>
+          <t>вулиця Соборності, 32</t>
         </is>
       </c>
       <c r="L143" s="6" t="inlineStr">
         <is>
           <t>UA12060170010065850</t>
         </is>
       </c>
       <c r="M143" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кривий Ріг</t>
         </is>
       </c>
       <c r="N143" s="7"/>
       <c r="O143" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти виконкому Саксаганської районної у місті ради</t>
+          <t>Відділ освіти виконавчого комітету Металургійної районної у місті ради</t>
         </is>
       </c>
       <c r="P143" s="4" t="inlineStr">
         <is>
-          <t>(068)5889898</t>
+          <t>(096)3652659</t>
         </is>
       </c>
       <c r="Q143" s="4"/>
       <c r="R143" s="4" t="inlineStr">
         <is>
-          <t>freemindsschool37@gmail.com</t>
+          <t>znayka.school.kr@gmail.com</t>
         </is>
       </c>
       <c r="S143" s="4" t="inlineStr">
         <is>
-          <t>freemindschool.org.ua</t>
+          <t>https://sadik-znayka.dp.ua/</t>
         </is>
       </c>
       <c r="T143" s="4" t="inlineStr">
         <is>
-          <t>Директор Бондар Єлизавета Вікторівна</t>
+          <t>Директор Вірко Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U143" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V143" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W143" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X143" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y143" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "КРИВОРІЗЬКИЙ ЛІЦЕЙ "НЕПОСИДА СКУЛ"</t>
+          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "КРИВОРІЗЬКА ГІМНАЗІЯ "ФРІ МАЙНДЗ СКУЛ"</t>
         </is>
       </c>
       <c r="B144" s="5" t="n">
-        <v>176878</v>
+        <v>176890</v>
       </c>
       <c r="C144" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D144" s="4" t="inlineStr">
         <is>
-          <t>ПЗЗСО "НЕПОСИДА СКУЛ"</t>
+          <t>ПЗЗСО "ФРІ МАЙНДЗ СКУЛ"</t>
         </is>
       </c>
       <c r="E144" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F144" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G144" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H144" s="6" t="inlineStr">
         <is>
           <t>1211000000</t>
         </is>
       </c>
       <c r="I144" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J144" s="4" t="inlineStr">
         <is>
           <t>Кривий Ріг, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K144" s="4" t="inlineStr">
         <is>
-          <t>проспект Миру, 8а</t>
+          <t>вулиця Святителя Василя Великого, 37</t>
         </is>
       </c>
       <c r="L144" s="6" t="inlineStr">
         <is>
           <t>UA12060170010065850</t>
         </is>
       </c>
       <c r="M144" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кривий Ріг</t>
         </is>
       </c>
       <c r="N144" s="7"/>
       <c r="O144" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти виконавчого комітету Металургійної районної у місті ради</t>
+          <t>Управління освіти виконкому Саксаганської районної у місті ради</t>
         </is>
       </c>
       <c r="P144" s="4" t="inlineStr">
         <is>
-          <t>(067)2120430</t>
+          <t>(068)5889898</t>
         </is>
       </c>
       <c r="Q144" s="4"/>
       <c r="R144" s="4" t="inlineStr">
         <is>
-          <t>schoolneposeda.kr@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S144" s="4"/>
+          <t>freemindsschool37@gmail.com</t>
+        </is>
+      </c>
+      <c r="S144" s="4" t="inlineStr">
+        <is>
+          <t>freemindschool.org.ua</t>
+        </is>
+      </c>
       <c r="T144" s="4" t="inlineStr">
         <is>
-          <t>Директор Ємельянова Юлія Юріївна</t>
+          <t>Директор Бондар Єлизавета Вікторівна</t>
         </is>
       </c>
       <c r="U144" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V144" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W144" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X144" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y144" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="4" t="inlineStr">
         <is>
-          <t>ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ КРИВОРІЗЬКИЙ ЛІЦЕЙ "ІТ СТЕП СКУЛ КРИВИЙ РІГ" ДНІПРОПЕТРОВСЬКОЇ ОБЛАСТІ</t>
+          <t>ПРИВАТНА ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) "ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ "КРИВОРІЗЬКИЙ ЛІЦЕЙ "НЕПОСИДА СКУЛ"</t>
         </is>
       </c>
       <c r="B145" s="5" t="n">
-        <v>176490</v>
+        <v>176878</v>
       </c>
       <c r="C145" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D145" s="4" t="inlineStr">
         <is>
-          <t>КРИВОРІЗЬКИЙ ЛІЦЕЙ "ІТ СТЕП СКУЛ КРИВИЙ РІГ"</t>
+          <t>ПЗЗСО "НЕПОСИДА СКУЛ"</t>
         </is>
       </c>
       <c r="E145" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F145" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G145" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H145" s="6" t="inlineStr">
         <is>
-          <t>1211037500</t>
+          <t>1211000000</t>
         </is>
       </c>
       <c r="I145" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J145" s="4" t="inlineStr">
         <is>
           <t>Кривий Ріг, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K145" s="4" t="inlineStr">
         <is>
-          <t>проспект Поштовий, 5</t>
+          <t>проспект Миру, 8а</t>
         </is>
       </c>
       <c r="L145" s="6" t="inlineStr">
         <is>
-          <t>UA12060170010720279</t>
+          <t>UA12060170010065850</t>
         </is>
       </c>
       <c r="M145" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кривий Ріг</t>
         </is>
       </c>
       <c r="N145" s="7"/>
       <c r="O145" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
+          <t>Відділ освіти виконавчого комітету Металургійної районної у місті ради</t>
         </is>
       </c>
       <c r="P145" s="4" t="inlineStr">
         <is>
-          <t>(067)8288586</t>
+          <t>(067)2120430</t>
         </is>
       </c>
       <c r="Q145" s="4"/>
       <c r="R145" s="4" t="inlineStr">
         <is>
-          <t>school.kr@itstep.org</t>
+          <t>schoolneposeda.kr@gmail.com</t>
         </is>
       </c>
       <c r="S145" s="4"/>
       <c r="T145" s="4" t="inlineStr">
         <is>
-          <t>Директор Дубінська Лариса Геннадіївна</t>
+          <t>Директор Ємельянова Юлія Юріївна</t>
         </is>
       </c>
       <c r="U145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X145" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y145" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="4" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНА ШКОЛА "ЗНАЙКІН"</t>
+          <t>ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ КРИВОРІЗЬКИЙ ЛІЦЕЙ "ІТ СТЕП СКУЛ КРИВИЙ РІГ" ДНІПРОПЕТРОВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B146" s="5" t="n">
-        <v>176888</v>
+        <v>176490</v>
       </c>
       <c r="C146" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D146" s="4" t="inlineStr">
         <is>
-          <t>ТОВ "ЗНАЙКІН ШКОЛА"</t>
+          <t>КРИВОРІЗЬКИЙ ЛІЦЕЙ "ІТ СТЕП СКУЛ КРИВИЙ РІГ"</t>
         </is>
       </c>
       <c r="E146" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F146" s="4" t="inlineStr">
         <is>
-          <t>початкова школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G146" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H146" s="6" t="inlineStr">
         <is>
-          <t>1211000000</t>
+          <t>1211037500</t>
         </is>
       </c>
       <c r="I146" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J146" s="4" t="inlineStr">
         <is>
           <t>Кривий Ріг, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K146" s="4" t="inlineStr">
         <is>
-          <t>вулиця Радієвського Генерала, 19</t>
+          <t>проспект Поштовий, 5</t>
         </is>
       </c>
       <c r="L146" s="6" t="inlineStr">
         <is>
-          <t>UA12060170010065850</t>
+          <t>UA12060170010720279</t>
         </is>
       </c>
       <c r="M146" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кривий Ріг</t>
         </is>
       </c>
       <c r="N146" s="7"/>
       <c r="O146" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти виконкому Саксаганської районної у місті ради</t>
+          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P146" s="4" t="inlineStr">
         <is>
-          <t>(097)4326361</t>
+          <t>(067)8288586</t>
         </is>
       </c>
       <c r="Q146" s="4"/>
       <c r="R146" s="4" t="inlineStr">
         <is>
-          <t>3naikinschool@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>school.kr@itstep.org</t>
+        </is>
+      </c>
+      <c r="S146" s="4"/>
       <c r="T146" s="4" t="inlineStr">
         <is>
-          <t> Андрусик Артур Олексійович</t>
+          <t>Директор Дубінська Лариса Геннадіївна</t>
         </is>
       </c>
       <c r="U146" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V146" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W146" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X146" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y146" s="5"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="147">
+      <c r="A147" s="4" t="inlineStr">
+        <is>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ПРИВАТНА ШКОЛА "ЗНАЙКІН"</t>
+        </is>
+      </c>
+      <c r="B147" s="5" t="n">
+        <v>176888</v>
+      </c>
+      <c r="C147" s="6" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
+      <c r="D147" s="4" t="inlineStr">
+        <is>
+          <t>ТОВ "ЗНАЙКІН ШКОЛА"</t>
+        </is>
+      </c>
+      <c r="E147" s="4" t="inlineStr">
+        <is>
+          <t>працює</t>
+        </is>
+      </c>
+      <c r="F147" s="4" t="inlineStr">
+        <is>
+          <t>початкова школа</t>
+        </is>
+      </c>
+      <c r="G147" s="4" t="inlineStr">
+        <is>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="H147" s="6" t="inlineStr">
+        <is>
+          <t>1211000000</t>
+        </is>
+      </c>
+      <c r="I147" s="4" t="inlineStr">
+        <is>
+          <t>Дніпропетровська область</t>
+        </is>
+      </c>
+      <c r="J147" s="4" t="inlineStr">
+        <is>
+          <t>Кривий Ріг, Дніпропетровська область</t>
+        </is>
+      </c>
+      <c r="K147" s="4" t="inlineStr">
+        <is>
+          <t>вулиця Радієвського Генерала, 19</t>
+        </is>
+      </c>
+      <c r="L147" s="6" t="inlineStr">
+        <is>
+          <t>UA12060170010065850</t>
+        </is>
+      </c>
+      <c r="M147" s="4" t="inlineStr">
+        <is>
+          <t>Дніпропетровська обл., м. Кривий Ріг</t>
+        </is>
+      </c>
+      <c r="N147" s="7"/>
+      <c r="O147" s="4" t="inlineStr">
+        <is>
+          <t>Управління освіти виконкому Саксаганської районної у місті ради</t>
+        </is>
+      </c>
+      <c r="P147" s="4" t="inlineStr">
+        <is>
+          <t>(097)4326361</t>
+        </is>
+      </c>
+      <c r="Q147" s="4"/>
+      <c r="R147" s="4" t="inlineStr">
+        <is>
+          <t>3naikinschool@gmail.com</t>
+        </is>
+      </c>
+      <c r="S147" s="4" t="inlineStr">
+        <is>
+          <t>https://www.instagram.com/3naikin_school</t>
+        </is>
+      </c>
+      <c r="T147" s="4" t="inlineStr">
+        <is>
+          <t> Андрусик Артур Олексійович</t>
+        </is>
+      </c>
+      <c r="U147" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="V147" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="W147" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="X147" s="6" t="inlineStr">
+        <is>
+          <t>ні</t>
+        </is>
+      </c>
+      <c r="Y147" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:Y146"/>
+  <autoFilter ref="A1:Y147"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>