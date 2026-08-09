--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -773,1504 +773,1504 @@
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Гімназія №28" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Гімназія №22" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>135221</v>
+        <v>134855</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №28</t>
+          <t>Гімназія №22</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>1210436900</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Криворізька, 41</t>
+          <t>вулиця Сержанта Коновалова, 21</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA12040150010213957</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(098)1801800</t>
+          <t>(096)6882581</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>kzszsh28@gmail.com</t>
+          <t>dkompleks22@gmail.com</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>https://school28krimeducom.klasna.com</t>
+          <t>http://kompleks22.dnepredu.com</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Бондаренко Наталія Сергіївна</t>
+          <t>Директор Худолєєва Ірина Костянтинівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y6" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Гімназія №35 імені Бориса Гагуа" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Гімназія №28" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>135447</v>
+        <v>135221</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №35 імені Бориса Гагуа</t>
+          <t>Гімназія №28</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>1210436900</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця Привітна, 162</t>
+          <t>вулиця Криворізька, 41</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA12040150010213957</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(067)6086536</t>
+          <t>(098)1801800</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>school-35-0652@ukr.net</t>
+          <t>kzszsh28@gmail.com</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
-          <t>http://school-35.dnepredu.com/</t>
+          <t>https://school28krimeducom.klasna.com</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Бичко Світлана Іванівна</t>
+          <t>Директор Бондаренко Наталія Сергіївна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y7" s="5"/>
+      <c r="Y7" s="5" t="n">
+        <v>600</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Гімназія №4" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Гімназія №35 імені Бориса Гагуа" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>135425</v>
+        <v>135447</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №4</t>
+          <t>Гімназія №35 імені Бориса Гагуа</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>1210436900</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гайдамацька, 5</t>
+          <t>вулиця Привітна, 162</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA12040150010213957</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(096)1214570</t>
+          <t>(067)6086536</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>school4.dndz@gmail.com</t>
+          <t>school-35-0652@ukr.net</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
-          <t>http://school4dndz.org.ua</t>
+          <t>http://school-35.dnepredu.com/</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Клімова Ніна Анатоліївна</t>
+          <t>Директор Бичко Світлана Іванівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y8" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Гімназія №6" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Гімназія №4" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>143393</v>
+        <v>135425</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №6</t>
+          <t>Гімназія №4</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>1210436900</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>проспект Гімназичний, 63</t>
+          <t>вулиця Гайдамацька, 5</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA12040150010213957</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(097)9265693</t>
+          <t>(096)1214570</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>dndzschool6@gmail.com</t>
+          <t>school4.dndz@gmail.com</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
-          <t>https://gimnazia6.ks.ua/</t>
+          <t>http://school4dndz.org.ua</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Дзима Юлія Володимирівна</t>
+          <t>Директор Клімова Ніна Анатоліївна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5" t="n">
-        <v>240</v>
+        <v>580</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Гімназія №8" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Гімназія №6" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
-        <v>143487</v>
+        <v>143393</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №8</t>
+          <t>Гімназія №6</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>1210436900</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дениса Рохтіна, 16</t>
+          <t>проспект Гімназичний, 63</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA12040150010213957</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
-          <t>(068)5912910</t>
+          <t>(097)9265693</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
-          <t>dndzschool8@i.ua</t>
+          <t>dndzschool6@gmail.com</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
-          <t>https://gymnasium8.dnepredu.com/</t>
+          <t>https://gimnazia6.ks.ua/</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Занєгін Віктор Олександрович</t>
+          <t>Директор Дзима Юлія Володимирівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5" t="n">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Ліцей №11" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Гімназія №7" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
-        <v>143424</v>
+        <v>138259</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №11</t>
+          <t>Гімназія №7</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H11" s="6" t="inlineStr">
         <is>
           <t>1210436900</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миру, 20</t>
+          <t>вулиця Ніжинська, 7</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
           <t>UA12040150010213957</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
-          <t>(097)2146216</t>
+          <t>(097)2523348</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
-          <t>gimnaziya_11@ukr.net</t>
+          <t>school7.kamyanske@gmail.com</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
-          <t>http://lyceum11.org/</t>
+          <t>https://sites.google.com/view/lyceum7-kamyanske</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>Директор Земляна Тетяна Володимирівна</t>
+          <t>Директор Матухно Лілія Анатоліївна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Ліцей №13" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Гімназія №8" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
-        <v>135046</v>
+        <v>143487</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №13</t>
+          <t>Гімназія №8</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H12" s="6" t="inlineStr">
         <is>
           <t>1210436900</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
-          <t>вулиця Звенигородська, 42</t>
+          <t>вулиця Дениса Рохтіна, 16</t>
         </is>
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
           <t>UA12040150010213957</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
-          <t>(068)9535455</t>
+          <t>(068)5912910</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
-          <t>42hbk13@gmail.com</t>
+          <t>dndzschool8@i.ua</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
-          <t>http://hbk13.org.ua</t>
+          <t>https://gymnasium8.dnepredu.com/</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Директор Єфремова Людмила Сергіївна</t>
+          <t>Директор Занєгін Віктор Олександрович</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5" t="n">
-        <v>750</v>
+        <v>400</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Ліцей №16" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Ліцей №11" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
-        <v>137169</v>
+        <v>143424</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №16</t>
+          <t>Ліцей №11</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H13" s="6" t="inlineStr">
         <is>
           <t>1210436900</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
-          <t>проспект Тараса Шевченка, 8</t>
+          <t>вулиця Миру, 20</t>
         </is>
       </c>
       <c r="L13" s="6" t="inlineStr">
         <is>
           <t>UA12040150010213957</t>
         </is>
       </c>
       <c r="M13" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
-          <t>(063)0344072</t>
+          <t>(097)2146216</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
-          <t>kolegiym16@gmail.com</t>
+          <t>gimnaziya_11@ukr.net</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
-          <t>https://www.lyceum16.org.ua</t>
+          <t>http://lyceum11.org/</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Буй Віта Віталіївна</t>
+          <t>Директор Земляна Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Ліцей №22" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Ліцей №13" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
-        <v>134855</v>
+        <v>135046</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №22</t>
+          <t>Ліцей №13</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H14" s="6" t="inlineStr">
         <is>
           <t>1210436900</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J14" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K14" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сержанта Коновалова, 21</t>
+          <t>вулиця Звенигородська, 42</t>
         </is>
       </c>
       <c r="L14" s="6" t="inlineStr">
         <is>
           <t>UA12040150010213957</t>
         </is>
       </c>
       <c r="M14" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
-          <t>(096)6882581</t>
+          <t>(068)9535455</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
-          <t>dkompleks22@gmail.com</t>
+          <t>42hbk13@gmail.com</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
-          <t>http://kompleks22.dnepredu.com</t>
+          <t>http://hbk13.org.ua</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t>Директор Худолєєва Ірина Костянтинівна</t>
+          <t>Директор Єфремова Людмила Сергіївна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y14" s="5"/>
+      <c r="Y14" s="5" t="n">
+        <v>750</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Ліцей №23" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Ліцей №16" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
-        <v>135248</v>
+        <v>137169</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №23</t>
+          <t>Ліцей №16</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G15" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H15" s="6" t="inlineStr">
         <is>
           <t>1210436900</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
-          <t>вулиця Побратимів, 4</t>
+          <t>проспект Тараса Шевченка, 8</t>
         </is>
       </c>
       <c r="L15" s="6" t="inlineStr">
         <is>
           <t>UA12040150010213957</t>
         </is>
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
-          <t>(068)7744012</t>
+          <t>(063)0344072</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
-          <t>school23drdn@ukr.net</t>
+          <t>kolegiym16@gmail.com</t>
         </is>
       </c>
       <c r="S15" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/kam23.ukr.education/licey23</t>
+          <t>https://www.lyceum16.org.ua</t>
         </is>
       </c>
       <c r="T15" s="4" t="inlineStr">
         <is>
-          <t>Директор Школяр Любов Андріївна</t>
+          <t>Директор Буй Віта Віталіївна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Ліцей №31" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Ліцей №23" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
-        <v>135472</v>
+        <v>135248</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №31</t>
+          <t>Ліцей №23</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G16" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H16" s="6" t="inlineStr">
         <is>
           <t>1210436900</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J16" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K16" s="4" t="inlineStr">
         <is>
-          <t>вулиця Спортивна, 39</t>
+          <t>вулиця Побратимів, 4</t>
         </is>
       </c>
       <c r="L16" s="6" t="inlineStr">
         <is>
           <t>UA12040150010213957</t>
         </is>
       </c>
       <c r="M16" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N16" s="7"/>
       <c r="O16" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P16" s="4" t="inlineStr">
         <is>
-          <t>(098)6461582</t>
+          <t>(068)7744012</t>
         </is>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="4" t="inlineStr">
         <is>
-          <t>school31dndz@ukr.net</t>
+          <t>school23drdn@ukr.net</t>
         </is>
       </c>
       <c r="S16" s="4" t="inlineStr">
         <is>
-          <t>http://school-31.pp.ua</t>
+          <t>https://sites.google.com/kam23.ukr.education/licey23</t>
         </is>
       </c>
       <c r="T16" s="4" t="inlineStr">
         <is>
-          <t>Директор Коваленко Тетяна Олександрівна</t>
+          <t>Директор Школяр Любов Андріївна</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y16" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Ліцей №5 ім. Г.Романової" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Ліцей №31" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
-        <v>135383</v>
+        <v>135472</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №5 ім. Г.Романової</t>
+          <t>Ліцей №31</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H17" s="6" t="inlineStr">
         <is>
           <t>1210436900</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J17" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K17" s="4" t="inlineStr">
         <is>
-          <t>проспект Свободи, 42</t>
+          <t>вулиця Спортивна, 39</t>
         </is>
       </c>
       <c r="L17" s="6" t="inlineStr">
         <is>
           <t>UA12040150010213957</t>
         </is>
       </c>
       <c r="M17" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N17" s="7"/>
       <c r="O17" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
-          <t>(096)2635516</t>
+          <t>(098)6461582</t>
         </is>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="4" t="inlineStr">
         <is>
-          <t>szsh5.romanova@gmail.com</t>
+          <t>school31dndz@ukr.net</t>
         </is>
       </c>
       <c r="S17" s="4" t="inlineStr">
         <is>
-          <t>http://5romanova.dp.ua</t>
+          <t>http://school-31.pp.ua</t>
         </is>
       </c>
       <c r="T17" s="4" t="inlineStr">
         <is>
-          <t>Директор Олійник Андрій Вікторович</t>
+          <t>Директор Коваленко Тетяна Олександрівна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y17" s="5"/>
+      <c r="Y17" s="5" t="n">
+        <v>650</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Ліцей №7" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Ліцей №5 ім. Г.Романової" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
-        <v>138259</v>
+        <v>135383</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №7</t>
+          <t>Ліцей №5 ім. Г.Романової</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G18" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H18" s="6" t="inlineStr">
         <is>
           <t>1210436900</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J18" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K18" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ніжинська, 7</t>
+          <t>проспект Свободи, 42</t>
         </is>
       </c>
       <c r="L18" s="6" t="inlineStr">
         <is>
           <t>UA12040150010213957</t>
         </is>
       </c>
       <c r="M18" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
-          <t>(097)2523348</t>
+          <t>(096)2635516</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
-          <t>school7.kamyanske@gmail.com</t>
+          <t>szsh5.romanova@gmail.com</t>
         </is>
       </c>
       <c r="S18" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/lyceum7-kamyanske</t>
+          <t>http://5romanova.dp.ua</t>
         </is>
       </c>
       <c r="T18" s="4" t="inlineStr">
         <is>
-          <t>Директор Матухно Лілія Анатоліївна</t>
+          <t>Директор Задьора Тетяна Григорівна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">