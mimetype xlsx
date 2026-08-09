--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -547,843 +547,843 @@
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Гімназія №27" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Гімназія №25" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>136898</v>
+        <v>136252</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №27</t>
+          <t>Гімназія №25</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>1210436600</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>вулиця Залізняка, 19</t>
+          <t>вулиця Українських Соколів, 10</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA12040150010118924</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(066)4369314</t>
+          <t>(096)5217698</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>school_27dndz@ukr.net</t>
+          <t>school_25dndz25@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
-          <t>https://www.gymnasium27.com</t>
+          <t>https://school25.klasna.in.ua/</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Маслєніков Роман Вікторович</t>
+          <t>Директор Бесєдіна Ірина Євгеніївна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y4" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Ліцей №25" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Гімназія №27" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>136252</v>
+        <v>136898</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №25</t>
+          <t>Гімназія №27</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>1210436600</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Українських Соколів, 10</t>
+          <t>вулиця Залізняка, 19</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA12040150010118924</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(096)5217698</t>
+          <t>(066)4369314</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>school_25dndz25@ukr.net</t>
+          <t>school_27dndz@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>https://school25.klasna.in.ua/</t>
+          <t>https://www.gymnasium27.com</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Бесєдіна Ірина Євгеніївна</t>
+          <t>Директор Маслєніков Роман Вікторович</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y5" s="5"/>
+      <c r="Y5" s="5" t="n">
+        <v>480</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Ліцей №26" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Гімназія №29" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>136889</v>
+        <v>136221</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №26</t>
+          <t>Гімназія №29</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>1210436600</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Освітня, 29</t>
+          <t>бульвар Будівельників, 24</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA12040150010118924</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(097)7754315</t>
+          <t>(097)3430202</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>nvk26.sni@gmail.com</t>
+          <t>shcola29@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>https://www.lyceum26.dp.ua/</t>
+          <t>http://school29kam.wixsite.com/dndz</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Полагейкіна Вікторія Анатоліївна</t>
+          <t>Директор Баштаненко Ольга Миколаївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y6" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Ліцей №29" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Гімназія №30" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>136221</v>
+        <v>142048</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №29</t>
+          <t>Гімназія №30</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>1210436600</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>бульвар Будівельників, 24</t>
+          <t>бульвар Героїв, 20</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA12040150010118924</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(097)3430202</t>
+          <t>(096)5373400</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>shcola29@ukr.net</t>
+          <t>30school@i.ua</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
-          <t>http://school29kam.wixsite.com/dndz</t>
+          <t>https://sites.google.com/view/licey30/</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Баштаненко Ольга Миколаївна</t>
+          <t>Директор Кардашова Ірина Володимирівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Ліцей №30" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Гімназія №40" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>142048</v>
+        <v>137351</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №30</t>
+          <t>Гімназія №40</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>1210436600</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>бульвар Героїв, 20</t>
+          <t>проспект Наддніпрянський, 3</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA12040150010118924</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(096)5373400</t>
+          <t>(068)9541545</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>30school@i.ua</t>
+          <t>s40kam@ukr.net</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/licey30/</t>
+          <t>http://s40dndz.klasna.com</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Кардашова Ірина Володимирівна</t>
+          <t>Директор Зєбзєєва Анжела Григорівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y8" s="5"/>
+      <c r="Y8" s="5" t="n">
+        <v>840</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Ліцей №39" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Ліцей №26" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>137352</v>
+        <v>136889</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №39</t>
+          <t>Ліцей №26</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>1210436600</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>бульвар Будівельників, 15</t>
+          <t>вулиця Освітня, 29</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA12040150010118924</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(098)4599240</t>
+          <t>(097)7754315</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>39gimn@ukr.net</t>
+          <t>nvk26.sni@gmail.com</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
-          <t>http://gimn39.klasna.com</t>
+          <t>https://www.lyceum26.dp.ua/</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Занєгіна Сніжана Леонідівна</t>
+          <t>Директор Полагейкіна Вікторія Анатоліївна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y9" s="5"/>
+      <c r="Y9" s="5" t="n">
+        <v>750</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Ліцей №40" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Ліцей №39" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
-        <v>137351</v>
+        <v>137352</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>ліцей №40</t>
+          <t>Ліцей №39</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>1210436600</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
-          <t>проспект Наддніпрянський, 3</t>
+          <t>бульвар Будівельників, 15</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA12040150010118924</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
-          <t>(068)9541545</t>
+          <t>(098)4599240</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
-          <t>s40kam@ukr.net</t>
+          <t>39gimn@ukr.net</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
-          <t>http://s40dndz.klasna.com</t>
+          <t>http://gimn39.klasna.com</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Зєбзєєва Анжела Григорівна</t>
+          <t>Директор Занєгіна Сніжана Леонідівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y10" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Ліцей №44" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
         <v>137047</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>Ліцей №44</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>