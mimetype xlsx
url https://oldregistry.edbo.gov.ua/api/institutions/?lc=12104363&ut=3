--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -547,1077 +547,1077 @@
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5" t="n">
         <v>730</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Гімназія №32" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Гімназія №19" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>138416</v>
+        <v>134959</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №32</t>
+          <t>Гімназія №19</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>1210436300</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>вулиця Івана Сірка, 44</t>
+          <t>вулиця Андріївська, 1</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA12040150010395824</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(068)4613163</t>
+          <t>(068)8565723</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>school32dndz@ukr.net</t>
+          <t>rostoksh19@gmail.com</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
-          <t>https://school32dndz.dnepredu.com/uk/site/index.html</t>
+          <t>http://rostoksh19.dnepredu.com</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Коротюк Ольга Миколаївна</t>
+          <t>Директор Орлата Вікторія Володимирівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5" t="n">
-        <v>360</v>
+        <v>655</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Гімназія №34" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Гімназія №24" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>142107</v>
+        <v>135473</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №34</t>
+          <t>Гімназія №24</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>1210436300</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дорожня, 22</t>
+          <t>вулиця Лікарняна, 51</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA12040150010395824</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(098)0213201</t>
+          <t>(097)2780929</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>34sh@ukr.net</t>
+          <t>kzlyceum24@gmail.сom</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>http://nvk34.dnepredu.com/</t>
+          <t>https://lyceum24.klasna.com</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Пономаренко Наталія Василівна</t>
+          <t>Директор Котенко Тетяна Григорівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5" t="n">
-        <v>574</v>
+        <v>340</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Гімназія №9" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Гімназія №3" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>141889</v>
+        <v>135351</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №9</t>
+          <t>Гімназія №3</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>1210436300</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця Оборонців, 13</t>
+          <t>вулиця Максима Чиженка, 35</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA12040150010395824</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(096)1562909</t>
+          <t>(097)4076131</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>school9.1962@gmail.com</t>
+          <t>nvk3dndz@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>http://school9dzn.klasna.com</t>
+          <t>http://www.liceum3.dp.ua/</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Кожушко Тетяна Миколаївна</t>
+          <t>Директор Нагай Людмила Володимирівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y6" s="5"/>
+      <c r="Y6" s="5" t="n">
+        <v>840</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Ліцей №1" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Гімназія №32" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>135637</v>
+        <v>138416</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №1</t>
+          <t>Гімназія №32</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>1210436300</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миколи Лисенка, 2-А</t>
+          <t>вулиця Івана Сірка, 44</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA12040150010395824</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(068)9162182</t>
+          <t>(068)4613163</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>licey1.licey1@gmail.com</t>
+          <t>school32dndz@ukr.net</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
-          <t>http://licey1.dp.ua</t>
+          <t>https://school32dndz.dnepredu.com/uk/site/index.html</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Липова Марія Анатоліївна</t>
+          <t>Директор Коротюк Ольга Миколаївна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5" t="n">
-        <v>1020</v>
+        <v>360</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Ліцей №19" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Гімназія №34" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>134959</v>
+        <v>142107</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №19</t>
+          <t>Гімназія №34</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>1210436300</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>вулиця Андріївська, 1</t>
+          <t>вулиця Дорожня, 22</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA12040150010395824</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(068)8565723</t>
+          <t>(098)0213201</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>rostoksh19@gmail.com</t>
+          <t>34sh@ukr.net</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
-          <t>http://rostoksh19.dnepredu.com</t>
+          <t>http://nvk34.dnepredu.com/</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Орлата Вікторія Володимирівна</t>
+          <t>Директор Пономаренко Наталія Василівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5" t="n">
-        <v>655</v>
+        <v>574</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Ліцей №20 ім. О.І.Стовби" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Гімназія №37 імені Максима Самойловича" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>137001</v>
+        <v>135119</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №20 ім.О.І.Стовби</t>
+          <t>Гімназія №37 ім.М.Самойловича</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>1210436300</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>вулиця Стовби, 2</t>
+          <t>вулиця В'ячеслава Чорновола, 34/22</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA12040150010395824</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(098)9951594</t>
+          <t>(098)0962596</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>s20imstovbi@gmail.com</t>
+          <t>nvk37kmp@gmail.com</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/school20imstovbi.klasna.com/school20imoistovbi</t>
+          <t>https://sites.google.com/nvk37.ukr.education/nvk-37</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>Директор Гончарук Ірина Юріївна</t>
+          <t>Директор Гончар Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y9" s="5"/>
+      <c r="Y9" s="5" t="n">
+        <v>760</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Ліцей №24" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Гімназія №9" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
-        <v>135473</v>
+        <v>141889</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №24</t>
+          <t>Гімназія №9</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>1210436300</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лікарняна, 51</t>
+          <t>вулиця Оборонців, 13</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA12040150010395824</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
-          <t>(097)2780929</t>
+          <t>(096)1562909</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
-          <t>kzlyceum24@gmail.сom</t>
+          <t>school9.1962@gmail.com</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
-          <t>https://lyceum24.klasna.com</t>
+          <t>http://school9dzn.klasna.com</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Котенко Тетяна Григорівна</t>
+          <t>Директор Кожушко Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y10" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Ліцей №3" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Ліцей №1" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
-        <v>135351</v>
+        <v>135637</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №3</t>
+          <t>Ліцей №1</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H11" s="6" t="inlineStr">
         <is>
           <t>1210436300</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
-          <t>вулиця Максима Чиженка, 35</t>
+          <t>вулиця Миколи Лисенка, 2-А</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
           <t>UA12040150010395824</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
-          <t>(097)4076131</t>
+          <t>(068)9162182</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
-          <t>nvk3dndz@ukr.net</t>
+          <t>licey1.licey1@gmail.com</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
-          <t>http://www.liceum3.dp.ua/</t>
+          <t>http://licey1.dp.ua</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>Директор Нагай Людмила Володимирівна</t>
+          <t>Директор Липова Марія Анатоліївна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5" t="n">
-        <v>840</v>
+        <v>1020</v>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Ліцей №37 імені Максима Самойловича" Кам'янської міської ради</t>
+          <t>Комунальний заклад "Ліцей №20 ім. О.І.Стовби" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
-        <v>135119</v>
+        <v>137001</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>Ліцей №37 ім.М.Самойловича</t>
+          <t>Ліцей №20 ім.О.І.Стовби</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H12" s="6" t="inlineStr">
         <is>
           <t>1210436300</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>Кам'янське, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
-          <t>вулиця В'ячеслава Чорновола, 34/22</t>
+          <t>вулиця Стовби, 2</t>
         </is>
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
           <t>UA12040150010395824</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Кам’янське</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти Кам’янської міської ради</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
-          <t>(098)0962596</t>
+          <t>(098)9951594</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
-          <t>nvk37kmp@gmail.com</t>
+          <t>s20imstovbi@gmail.com</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/nvk37.ukr.education/nvk-37</t>
+          <t>https://sites.google.com/school20imstovbi.klasna.com/school20imoistovbi</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Директор Гончар Наталія Миколаївна</t>
+          <t>Директор Гончарук Ірина Юріївна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y12" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад "Спеціальна школа "Гармонія" Кам'янської міської ради</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
         <v>141888</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>Cпецшкола «Гармонія»</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>