--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -1564,590 +1564,590 @@
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей № 129 Дніпровської міської ради</t>
+          <t>Дніпровський ліцей № 122 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
-        <v>140088</v>
+        <v>140123</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 129 ДМР</t>
+          <t>Ліцей № 122 ДМР</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H13" s="6" t="inlineStr">
         <is>
           <t>1210138400</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
-          <t>вулиця Космонавтів, 12</t>
+          <t>вулиця Кожедуба, 49</t>
         </is>
       </c>
       <c r="L13" s="6" t="inlineStr">
         <is>
           <t>UA12020010010475293</t>
         </is>
       </c>
       <c r="M13" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
-          <t>(063)6123831</t>
+          <t>(096)5870405</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
-          <t>zso129@dhp.dniprorada.gov.ua</t>
+          <t>zso122@dhp.dniprorada.com</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
-          <t>http://school129fmp.klasna.com</t>
+          <t>http://nvk122.dnepredu.com</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Ширяєва Наталя Вячеславівна</t>
+          <t>Директор Тиханова Євгенія Борисівна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей № 70 Дніпровської міської ради</t>
+          <t>Дніпровський ліцей № 129 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
-        <v>140098</v>
+        <v>140088</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 70 ДМР</t>
+          <t>Ліцей № 129 ДМР</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H14" s="6" t="inlineStr">
         <is>
           <t>1210138400</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J14" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K14" s="4" t="inlineStr">
         <is>
-          <t>вулиця Генерала Радієвського, 1</t>
+          <t>вулиця Космонавтів, 12</t>
         </is>
       </c>
       <c r="L14" s="6" t="inlineStr">
         <is>
           <t>UA12020010010475293</t>
         </is>
       </c>
       <c r="M14" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
-          <t>(067)1405339</t>
+          <t>(063)6123831</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
-          <t>nvk070@dhp.dniprorada.gov.ua</t>
+          <t>zso129@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
-          <t>http://school70.dnepredu.com</t>
+          <t>http://school129fmp.klasna.com</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t>Директор Карначова Ірина Володимирівна</t>
+          <t>Директор Ширяєва Наталя Вячеславівна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Багатопрофільний навчально-реабілітаційний центр №6" Дніпропетровської обласної ради"</t>
+          <t>Дніпровський ліцей № 70 Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
-        <v>140084</v>
+        <v>140098</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>КЗО "БНРЦ №6" ДОР"</t>
+          <t>Ліцей № 70 ДМР</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
-          <t>навчально-реабілітаційний центр</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G15" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H15" s="6" t="inlineStr">
         <is>
           <t>1210138400</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
-          <t>вулиця 20-річчя Перемоги, 30</t>
+          <t>вулиця Генерала Радієвського, 1</t>
         </is>
       </c>
       <c r="L15" s="6" t="inlineStr">
         <is>
           <t>UA12020010010475293</t>
         </is>
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
+          <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
-          <t>(056)7324297, (056)7324295</t>
+          <t>(067)1405339</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
-          <t>nrc_6@ukr.net</t>
+          <t>nvk070@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S15" s="4" t="inlineStr">
         <is>
-          <t>nrc6.dnepredu.com</t>
+          <t>http://school70.dnepredu.com</t>
         </is>
       </c>
       <c r="T15" s="4" t="inlineStr">
         <is>
-          <t>Директор Мегега Галина Борисівна</t>
+          <t>Директор Карначова Ірина Володимирівна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y15" s="5" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти "Навчально-виховне об'єднання №136 "класична гімназія ім. Кирила і Мефодія - початкова школа - дошкільний навчальний заклад - валеологічний центр" Дніпровської міської ради</t>
+          <t>Комунальний заклад освіти "Багатопрофільний навчально-реабілітаційний центр №6" Дніпропетровської обласної ради"</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
-        <v>134547</v>
+        <v>140084</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>КЗО "НВО №136" ДМР</t>
+          <t>КЗО "БНРЦ №6" ДОР"</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
-          <t>навчально-виховний комплекс (об'єднання)</t>
+          <t>навчально-реабілітаційний центр</t>
         </is>
       </c>
       <c r="G16" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H16" s="6" t="inlineStr">
         <is>
           <t>1210138400</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J16" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K16" s="4" t="inlineStr">
         <is>
-          <t>вулиця Космонавтів, 10</t>
+          <t>вулиця 20-річчя Перемоги, 30</t>
         </is>
       </c>
       <c r="L16" s="6" t="inlineStr">
         <is>
           <t>UA12020010010475293</t>
         </is>
       </c>
       <c r="M16" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N16" s="7"/>
       <c r="O16" s="4" t="inlineStr">
         <is>
-          <t>Департамент гуманітарної політики Дніпровської міської ради</t>
+          <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P16" s="4" t="inlineStr">
         <is>
-          <t>(066)4255804</t>
+          <t>(056)7324297, (056)7324295</t>
         </is>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="4" t="inlineStr">
         <is>
-          <t>nvo136@dhp.dniprorada.gov.ua</t>
+          <t>nrc_6@ukr.net</t>
         </is>
       </c>
       <c r="S16" s="4" t="inlineStr">
         <is>
-          <t>http://nvo136.dnepredu.com</t>
+          <t>nrc6.dnepredu.com</t>
         </is>
       </c>
       <c r="T16" s="4" t="inlineStr">
         <is>
-          <t>Директор Батурін Владислав Олександрович</t>
+          <t>Директор Мегега Галина Борисівна</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y16" s="5"/>
+      <c r="Y16" s="5" t="n">
+        <v>130</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад освіти "Навчально-виховний комплекс №122 "загальноосвітній навчальний заклад - дошкільний навчальний заклад" Дніпровської міської ради</t>
+          <t>Комунальний заклад освіти "Навчально-виховне об'єднання №136 "класична гімназія ім. Кирила і Мефодія - початкова школа - дошкільний навчальний заклад - валеологічний центр" Дніпровської міської ради</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
-        <v>140123</v>
+        <v>134547</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>КЗО "НВК №122" ДМР</t>
+          <t>КЗО "НВО №136" ДМР</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H17" s="6" t="inlineStr">
         <is>
           <t>1210138400</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська область</t>
         </is>
       </c>
       <c r="J17" s="4" t="inlineStr">
         <is>
           <t>Дніпро, Дніпропетровська область</t>
         </is>
       </c>
       <c r="K17" s="4" t="inlineStr">
         <is>
-          <t>вулиця Кожедуба, 49</t>
+          <t>вулиця Космонавтів, 10</t>
         </is>
       </c>
       <c r="L17" s="6" t="inlineStr">
         <is>
           <t>UA12020010010475293</t>
         </is>
       </c>
       <c r="M17" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N17" s="7"/>
       <c r="O17" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
-          <t>(056)7800089, (050)3400089</t>
+          <t>(066)4255804</t>
         </is>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="4" t="inlineStr">
         <is>
-          <t>zso122@dhp.dniprorada.com</t>
+          <t>nvo136@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S17" s="4" t="inlineStr">
         <is>
-          <t>http://nvk122.dnepredu.com</t>
+          <t>http://nvo136.dnepredu.com</t>
         </is>
       </c>
       <c r="T17" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Тиханова Євгенія Борисівна</t>
+          <t>Директор Батурін Владислав Олександрович</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">