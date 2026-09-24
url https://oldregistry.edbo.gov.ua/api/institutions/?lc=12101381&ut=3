--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -3213,67 +3213,67 @@
         </is>
       </c>
       <c r="K27" s="4" t="inlineStr">
         <is>
           <t>вулиця Конквеста Роберта, 1</t>
         </is>
       </c>
       <c r="L27" s="6" t="inlineStr">
         <is>
           <t>UA12020010010350200</t>
         </is>
       </c>
       <c r="M27" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N27" s="7"/>
       <c r="O27" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P27" s="4" t="inlineStr">
         <is>
-          <t>(095)8710749</t>
+          <t>(063)0574639</t>
         </is>
       </c>
       <c r="Q27" s="4"/>
       <c r="R27" s="4" t="inlineStr">
         <is>
-          <t>sz123@dhp.dniprorada.gov.ua</t>
+          <t>zso123@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S27" s="4" t="inlineStr">
         <is>
           <t>school123.dnepredu.com</t>
         </is>
       </c>
       <c r="T27" s="4" t="inlineStr">
         <is>
-          <t>Директор Агашарифова Ірина Абгюліївна</t>
+          <t>В.о. директора Кашлєва Оксана Вікторівна</t>
         </is>
       </c>
       <c r="U27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">