--- v0 (2026-06-14)
+++ v1 (2026-09-24)
@@ -856,51 +856,51 @@
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(066)5329596</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>zso029@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
           <t>http://school29.dnepredu.com/</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Пономаренко Галина Іванівна</t>
+          <t>В.о. директора Босенко Аліна Едуардівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">