--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -2123,51 +2123,51 @@
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>Дніпровський ліцей безпекового спрямування та національно – патріотичного виховання імені Олександра Гостіщева Дніпровського державного університету внутрішніх справ</t>
+          <t>Дніпровський ліцей безпекового спрямування та національно-патріотичного виховання імені Олександра Гостіщева Дніпровського державного університету внутрішніх справ</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
         <v>176999</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>Дніпровський ліцей ім. О. Гостіщева ДДУВС</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>