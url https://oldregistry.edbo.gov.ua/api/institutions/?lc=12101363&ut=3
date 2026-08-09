--- v0 (2026-06-14)
+++ v1 (2026-08-09)
@@ -3003,51 +3003,51 @@
       </c>
       <c r="N25" s="7"/>
       <c r="O25" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Дніпропетровської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P25" s="4" t="inlineStr">
         <is>
           <t>(056)717-03-14, (056)7708742</t>
         </is>
       </c>
       <c r="Q25" s="4"/>
       <c r="R25" s="4" t="inlineStr">
         <is>
           <t>boardingschool4@gmail.com</t>
         </is>
       </c>
       <c r="S25" s="4" t="inlineStr">
         <is>
           <t>http://www.borysfen.dp.ua</t>
         </is>
       </c>
       <c r="T25" s="4" t="inlineStr">
         <is>
-          <t>Директор Олефір Леонід Олексійович</t>
+          <t>В.о. директора Лимар Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y25" s="5" t="n">
         <v>325</v>
       </c>