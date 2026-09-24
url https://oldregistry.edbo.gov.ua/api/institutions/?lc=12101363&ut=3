--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -1064,67 +1064,67 @@
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
           <t>провулок Крушельницької, 5-А</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA12020010010114149</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Дніпропетровська обл., м. Дніпро</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Департамент гуманітарної політики Дніпровської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(066)6541502</t>
+          <t>(097)9456624</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
           <t>zso133@dhp.dniprorada.gov.ua</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
           <t>http://school133.dnepredu.com</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Василенко Наталія Анатоліївна</t>
+          <t>В.о. директора Анісімова Ольга Сергіївна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">